--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda9eh0irwpgbuevt3smxuh">
+      <w:hyperlink w:history="1" r:id="rIdyg_oadoqrqkbsdv5rcjeo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/faq/can-unused-room-time-be-released-automatically/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">はい。センサーに任せて誰も何も押さない方法と、数秒で手動で返す方法があります。
 この 2 つは区別しておく価値があります。ハードウェアが要るのは片方だけだからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -316,51 +316,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">非検知の継続時間（分単位）</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 解放の前にルームが静かなままでいる必要がある
 長さ。最小は 5 分で、コーヒーを取りに出たくらいでは切れない長さにするのが要点
 です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">すべての項目と、センサーの残り 2 つの仕事は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdquw3uxk2mkyjd4ouvzqoi">
+      <w:hyperlink w:history="1" r:id="rId8dlvx9l-brfkkryhrywjx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">人感センサーで予約をチェックイン・チェックアウト・延長する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1 つの設定が両方の方法を止めます:</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -401,101 +401,101 @@
       <w:r>
         <w:t xml:space="preserve"> を押せず、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">しかも</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 センサーもルームを解放できません——中で何が起きようと、予約の終了時刻まで押さえ
 られたままです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">働くのはチェックイン済みの予約に対してだけです。誰も来なかった予約を解放するのは
 チェックインの受付時間のほうで、別のしくみです——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqrp6fiop5icou-dtboz_t">
+      <w:hyperlink w:history="1" r:id="rIdv7uxb2t1zlvjftrnthl9e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインと未出席のしくみ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">手動でやる方法：今すぐ終了</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同じボタンが、その人がいる場所ごとに出ます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アプリの使用中バー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — パソコンでは画面上部のピル、スマートフォンではホーム
 画面の下部。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrgvgndngei74861qom4i_">
+      <w:hyperlink w:history="1" r:id="rIdyxgy9z_1udcxozrpmdaa7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議を延長する、または早めに終える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -525,84 +525,84 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルームで</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — ドアのパネルもルーム内のパネルも、会議が進行中なら </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">終わり</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を
 出します。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3sl8sbjsuv6_dtrdrl8fp">
+      <w:hyperlink w:history="1" r:id="rIdh33uo9ztunb_sk-cwokpv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約パネルでのチェックイン</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ステッカーをスキャンして</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 退室のときに。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIden4uajcuerfmtpeymqzkn">
+      <w:hyperlink w:history="1" r:id="rIdu1_8wu0fghddqlslewdw0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">机やルームのステッカーをスキャンしてチェックイン・チェックアウトする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">人数カウントでもできます</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -684,120 +684,120 @@
       <w:r>
         <w:t xml:space="preserve"> と </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Rally Board 65</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 はデバイス自身の在席検知を報告し、解放にはそれで十分です。Logitech のデバイスは
 そもそも人数を報告しません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">つまり、すでに Neat、Webex、Logitech のルーム機器が入っているフロアなら、センサーを
 買わずにルームを自動で解放できます。どの機種が在室を報告するか、各接続の設定方法は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb8khxtxlqrpcxamiupi_i">
+      <w:hyperlink w:history="1" r:id="rId3b27w_ddykciqleq13bfl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約に使える人感センサー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">できない</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のは、人数だけを報告して在室・不在の状態を返さない機器です。人数その
 ものが問い——ルームがどれだけ埋まっていたか——である場合は、解放ではなくレポートの
 話になり、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdite26ly-qn0o3tlyjgrta">
+      <w:hyperlink w:history="1" r:id="rId1rxuyp8vrqp2jmky_22xp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームが実際に埋まっていたかを確認する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どれだけの価値があるか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">返した時間は失われず、数えられます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リソースリサイクル率</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> に入ります——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4ap8aadewmq3io6309dug">
+      <w:hyperlink w:history="1" r:id="rIdqett7of1p4mapqcgxvzyk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソース使用率が数える時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。早くルームを返すフロアは、ルームが足りないフロアではなく、
 ルームに余裕のあるフロアとして読めるようになります。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
@@ -1224,51 +1224,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIda9eh0irwpgbuevt3smxuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/faq/can-unused-room-time-be-released-automatically/" TargetMode="External"/><Relationship Id="rIdquw3uxk2mkyjd4ouvzqoi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIdqrp6fiop5icou-dtboz_t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdrgvgndngei74861qom4i_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rId3sl8sbjsuv6_dtrdrl8fp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIden4uajcuerfmtpeymqzkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdb8khxtxlqrpcxamiupi_i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdite26ly-qn0o3tlyjgrta" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rId4ap8aadewmq3io6309dug" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/44c4918c969220c306616d2480c529d0410caab2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyg_oadoqrqkbsdv5rcjeo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/faq/can-unused-room-time-be-released-automatically/" TargetMode="External"/><Relationship Id="rId8dlvx9l-brfkkryhrywjx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIdv7uxb2t1zlvjftrnthl9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdyxgy9z_1udcxozrpmdaa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rIdh33uo9ztunb_sk-cwokpv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdu1_8wu0fghddqlslewdw0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId3b27w_ddykciqleq13bfl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rId1rxuyp8vrqp2jmky_22xp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdqett7of1p4mapqcgxvzyk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9e0cb9e7334683eb725ee76dec3473aaf18a5c2e.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>使わなかった時間は自動で解放できますか？</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>