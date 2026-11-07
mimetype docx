--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyg_oadoqrqkbsdv5rcjeo">
+      <w:hyperlink w:history="1" r:id="rIdsxce1i1mgn9sxv-8aj0ba">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/faq/can-unused-room-time-be-released-automatically/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">はい。センサーに任せて誰も何も押さない方法と、数秒で手動で返す方法があります。
 この 2 つは区別しておく価値があります。ハードウェアが要るのは片方だけだからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -316,51 +316,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">非検知の継続時間（分単位）</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 解放の前にルームが静かなままでいる必要がある
 長さ。最小は 5 分で、コーヒーを取りに出たくらいでは切れない長さにするのが要点
 です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">すべての項目と、センサーの残り 2 つの仕事は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8dlvx9l-brfkkryhrywjx">
+      <w:hyperlink w:history="1" r:id="rIdqeu08huysbtj69dd4xy3f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">人感センサーで予約をチェックイン・チェックアウト・延長する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1 つの設定が両方の方法を止めます:</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -401,101 +401,101 @@
       <w:r>
         <w:t xml:space="preserve"> を押せず、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">しかも</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 センサーもルームを解放できません——中で何が起きようと、予約の終了時刻まで押さえ
 られたままです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">働くのはチェックイン済みの予約に対してだけです。誰も来なかった予約を解放するのは
 チェックインの受付時間のほうで、別のしくみです——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv7uxb2t1zlvjftrnthl9e">
+      <w:hyperlink w:history="1" r:id="rIdo-u_v3py3ghciyir8c2hb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインと未出席のしくみ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">手動でやる方法：今すぐ終了</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同じボタンが、その人がいる場所ごとに出ます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アプリの使用中バー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — パソコンでは画面上部のピル、スマートフォンではホーム
 画面の下部。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyxgy9z_1udcxozrpmdaa7">
+      <w:hyperlink w:history="1" r:id="rIdph_rp7wugve2ncfp9aia4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議を延長する、または早めに終える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -525,84 +525,84 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルームで</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — ドアのパネルもルーム内のパネルも、会議が進行中なら </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">終わり</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を
 出します。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh33uo9ztunb_sk-cwokpv">
+      <w:hyperlink w:history="1" r:id="rIdw9ye6dhimfgnqqmdm7w4k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約パネルでのチェックイン</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ステッカーをスキャンして</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 退室のときに。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu1_8wu0fghddqlslewdw0">
+      <w:hyperlink w:history="1" r:id="rIdtcx15_janeipzzv8h50hm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">机やルームのステッカーをスキャンしてチェックイン・チェックアウトする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">人数カウントでもできます</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -684,120 +684,120 @@
       <w:r>
         <w:t xml:space="preserve"> と </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Rally Board 65</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 はデバイス自身の在席検知を報告し、解放にはそれで十分です。Logitech のデバイスは
 そもそも人数を報告しません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">つまり、すでに Neat、Webex、Logitech のルーム機器が入っているフロアなら、センサーを
 買わずにルームを自動で解放できます。どの機種が在室を報告するか、各接続の設定方法は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3b27w_ddykciqleq13bfl">
+      <w:hyperlink w:history="1" r:id="rId4lwlosjnkg5q7hhneuive">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約に使える人感センサー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">できない</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のは、人数だけを報告して在室・不在の状態を返さない機器です。人数その
 ものが問い——ルームがどれだけ埋まっていたか——である場合は、解放ではなくレポートの
 話になり、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1rxuyp8vrqp2jmky_22xp">
+      <w:hyperlink w:history="1" r:id="rIdnw2h2xzolad8rakddtuys">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームが実際に埋まっていたかを確認する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どれだけの価値があるか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">返した時間は失われず、数えられます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リソースリサイクル率</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> に入ります——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqett7of1p4mapqcgxvzyk">
+      <w:hyperlink w:history="1" r:id="rIdqndtufzfhz3ozk-8ubq6f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソース使用率が数える時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。早くルームを返すフロアは、ルームが足りないフロアではなく、
 ルームに余裕のあるフロアとして読めるようになります。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
@@ -1224,51 +1224,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyg_oadoqrqkbsdv5rcjeo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/faq/can-unused-room-time-be-released-automatically/" TargetMode="External"/><Relationship Id="rId8dlvx9l-brfkkryhrywjx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIdv7uxb2t1zlvjftrnthl9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdyxgy9z_1udcxozrpmdaa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rIdh33uo9ztunb_sk-cwokpv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdu1_8wu0fghddqlslewdw0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId3b27w_ddykciqleq13bfl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rId1rxuyp8vrqp2jmky_22xp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdqett7of1p4mapqcgxvzyk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9e0cb9e7334683eb725ee76dec3473aaf18a5c2e.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsxce1i1mgn9sxv-8aj0ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/faq/can-unused-room-time-be-released-automatically/" TargetMode="External"/><Relationship Id="rIdqeu08huysbtj69dd4xy3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIdo-u_v3py3ghciyir8c2hb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdph_rp7wugve2ncfp9aia4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rIdw9ye6dhimfgnqqmdm7w4k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdtcx15_janeipzzv8h50hm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId4lwlosjnkg5q7hhneuive" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdnw2h2xzolad8rakddtuys" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdqndtufzfhz3ozk-8ubq6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9e0cb9e7334683eb725ee76dec3473aaf18a5c2e.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>使わなかった時間は自動で解放できますか？</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>