--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfem1hov574lhebnxy13nv">
+      <w:hyperlink w:history="1" r:id="rIdckyo3iopv9chiqi1xvfwi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/faq/can-each-company-in-our-building-be-separate/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">部分的に可能です。入居企業に何かを約束する前に、この違いを知っておく価値が
 あります。**スペースは分離できます。ある会社に属するルームやデスクは他社には
 存在せず、そこに入っている予約も同じように見えません。**</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -211,97 +211,97 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">中心となる仕組みです。その会社のメンバーをユーザーグループにまとめ、そのグループにスペースを割り当て、</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">他のユーザー</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> を </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">デフォルト（リソーススケジュールを読み取れません）</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> にします。これでそのルームとデスクは他の全員から見えなくなります。</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdfj9ns2idsxrgikmapotcb">
+            <w:hyperlink w:history="1" r:id="rIdbi4jxcrrqhq6hjgcewfzq">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">部門専用のルームを用意する</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> を参照してください</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1971"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ディレクトリ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7389"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">会社ごとに自社の Microsoft 365 または Google Workspace 組織を接続でき、サインインボタンもユーザー同期もそれぞれ独立します。</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIde5naxyyu7ps4bqmjwmdhy">
+            <w:hyperlink w:history="1" r:id="rIdwxapumjsz0x1het_f0gbx">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">複数のディレクトリを接続する</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> を参照してください</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1971"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -345,51 +345,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1971"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">管理者</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7389"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdiq-d3chkpn-k1vnioeitz">
+            <w:hyperlink w:history="1" r:id="rIdbej8bxf2odsfhjqanwkyh">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ブランチ管理</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> は会社ごとの建物とスタッフをそれぞれのブランチに置くため、ある会社の管理者が他社の設定に触れることはありません</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -437,51 +437,51 @@
         <w:t xml:space="preserve">同時にこれが落とし穴でもあります。両社が予約できるルームでは、一つの会社の
 二つの部署どうしと同じように、双方の予約が件名と主催者名つきで表示されます。
 そのルームに効く設定は二つありますが、どちらも会社単位ではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">プライベート予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。予約する本人が自分の予約に設定します。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4_o48a67mfi7csw55xj4e">
+      <w:hyperlink w:history="1" r:id="rIdm0qr25stxlbvbdyygp8kf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">プライベート予約で隠れるもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームの予約ポリシーにある </w:t>
       </w:r>
       <w:r>
@@ -1077,51 +1077,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfem1hov574lhebnxy13nv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/faq/can-each-company-in-our-building-be-separate/" TargetMode="External"/><Relationship Id="rIdfj9ns2idsxrgikmapotcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIde5naxyyu7ps4bqmjwmdhy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/integrations/connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rIdiq-d3chkpn-k1vnioeitz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rId4_o48a67mfi7csw55xj4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdckyo3iopv9chiqi1xvfwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/faq/can-each-company-in-our-building-be-separate/" TargetMode="External"/><Relationship Id="rIdbi4jxcrrqhq6hjgcewfzq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdwxapumjsz0x1het_f0gbx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/integrations/connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rIdbej8bxf2odsfhjqanwkyh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rIdm0qr25stxlbvbdyygp8kf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>同じ建物に入る会社ごとに分離できますか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>