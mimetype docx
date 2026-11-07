--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdckyo3iopv9chiqi1xvfwi">
+      <w:hyperlink w:history="1" r:id="rId4ct9l-lgq-jk8gjauy8-n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/faq/can-each-company-in-our-building-be-separate/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">部分的に可能です。入居企業に何かを約束する前に、この違いを知っておく価値が
 あります。**スペースは分離できます。ある会社に属するルームやデスクは他社には
 存在せず、そこに入っている予約も同じように見えません。**</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -211,97 +211,97 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">中心となる仕組みです。その会社のメンバーをユーザーグループにまとめ、そのグループにスペースを割り当て、</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">他のユーザー</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> を </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">デフォルト（リソーススケジュールを読み取れません）</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> にします。これでそのルームとデスクは他の全員から見えなくなります。</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdbi4jxcrrqhq6hjgcewfzq">
+            <w:hyperlink w:history="1" r:id="rIdklirsy5gz6kweubunoavy">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">部門専用のルームを用意する</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> を参照してください</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1971"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ディレクトリ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7389"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">会社ごとに自社の Microsoft 365 または Google Workspace 組織を接続でき、サインインボタンもユーザー同期もそれぞれ独立します。</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdwxapumjsz0x1het_f0gbx">
+            <w:hyperlink w:history="1" r:id="rIdi28uvsexrrbkiel6vbvmb">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">複数のディレクトリを接続する</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> を参照してください</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1971"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -345,51 +345,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1971"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">管理者</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7389"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdbej8bxf2odsfhjqanwkyh">
+            <w:hyperlink w:history="1" r:id="rIdlt4kx4hi36urrqcrdtbfj">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ブランチ管理</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> は会社ごとの建物とスタッフをそれぞれのブランチに置くため、ある会社の管理者が他社の設定に触れることはありません</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -437,51 +437,51 @@
         <w:t xml:space="preserve">同時にこれが落とし穴でもあります。両社が予約できるルームでは、一つの会社の
 二つの部署どうしと同じように、双方の予約が件名と主催者名つきで表示されます。
 そのルームに効く設定は二つありますが、どちらも会社単位ではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">プライベート予約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。予約する本人が自分の予約に設定します。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm0qr25stxlbvbdyygp8kf">
+      <w:hyperlink w:history="1" r:id="rIdf9mge-uzal_aft8hzqfbs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">プライベート予約で隠れるもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームの予約ポリシーにある </w:t>
       </w:r>
       <w:r>
@@ -1077,51 +1077,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdckyo3iopv9chiqi1xvfwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/faq/can-each-company-in-our-building-be-separate/" TargetMode="External"/><Relationship Id="rIdbi4jxcrrqhq6hjgcewfzq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdwxapumjsz0x1het_f0gbx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/integrations/connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rIdbej8bxf2odsfhjqanwkyh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rIdm0qr25stxlbvbdyygp8kf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4ct9l-lgq-jk8gjauy8-n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/faq/can-each-company-in-our-building-be-separate/" TargetMode="External"/><Relationship Id="rIdklirsy5gz6kweubunoavy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdi28uvsexrrbkiel6vbvmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/integrations/connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rIdlt4kx4hi36urrqcrdtbfj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rIdf9mge-uzal_aft8hzqfbs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>同じ建物に入る会社ごとに分離できますか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>