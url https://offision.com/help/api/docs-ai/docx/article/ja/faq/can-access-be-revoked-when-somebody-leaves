--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdefwb6peok6qwrteyerf1u">
+      <w:hyperlink w:history="1" r:id="rId2sfnbgdj-s6g6bewi0688">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/faq/can-access-be-revoked-when-somebody-leaves/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一部はできます。Offision は在籍状況を持たず、在籍状況で動く仕組みも一切ありません。
 人事項目も退職日もなく、それを監視する規則もありません。ひとりでに人を削除するのは
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -108,51 +108,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アカウント</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">です。その人に渡した
 もの — アクセスカード、業者の長期来訪者バッジ — はアカウントより長く残り、別々に
 取り上げることになります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ディレクトリがひとりでに行うこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdmxqqeins-wbieeekofbhf">
+      <w:hyperlink w:history="1" r:id="rIdgt2rpup4qbkdin9ubamkp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365 からユーザーを同期する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を有効にしている場合、誰が存在するかを決めるのはディレクトリです。ディレクトリから
 削除された人 — あるいは同期対象のグループから外れた人 — は、次回の同期で Offision
 からも削除されます。誰も操作する必要がありません。自動で行われるのはこれだけです。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
@@ -360,51 +360,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Microsoft 365 でサインインをブロックしても、その人は Offision から削除されません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ブロックされたアカウントはディレクトリに残っているため、同期にも現れ、Offision では
 有効なユーザーのままです。Microsoft 365 でアカウントを削除して初めて、こちらからも
 消えます。オンプレミスの Active Directory 接続では、無効化されたアカウントを
 存在しないものとして扱う設定にもできます。その場合は無効化だけで足ります。どちらに
 なっているかは、その接続をどう構成したかによります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同期がまったくない場合は、どちらにしても人が行う作業です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdesysgk1gkkdzvbyn7pxha">
+      <w:hyperlink w:history="1" r:id="rIdgdnihshf6dft0ckicpfrp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">退職した人をシステムから外す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">意外に思われるのはカードです</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -451,91 +451,91 @@
       <w:r>
         <w:t xml:space="preserve">すると番号は誰にも解決されなくなり、カードは黙ります。ただし番号が
 解放されるわけではなく、消されるまでアカウント全体で予約されたままです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">その人の記録でカード欄を空にする</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ことだけが、実際にカードを取り上げる操作です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi1we-kejf9xklsldue3k8">
+      <w:hyperlink w:history="1" r:id="rId3lkqyuhe_lkgeuwclzxos">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">カード番号が読まれる場所と、かざしたときに起きること</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">業者のバッジは別の作業です</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdnoz0zzhrwwp__xb6qsfab">
+      <w:hyperlink w:history="1" r:id="rIdm4vbzwict8t4igvkviw6w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">長期来訪者バッジ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">は社員アカウント
 ではなくメールアドレスに対して発行されるため、ここまでの話は何ひとつ届きません。
 契約が終わったらバッジを停止してください — 契約の終了はたいてい一括での作業になります
 — あるいは発行時に有効期間を設定して、ひとりでに終わらせてください。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbtxfl26ila5c5caeiodl8">
+      <w:hyperlink w:history="1" r:id="rIdxddqu-ewnibqwymi6cwvc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">使えなくすべき長期来訪者バッジを止める</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照
 してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">扉を閉めるのは Offision ではありません:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -979,51 +979,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdefwb6peok6qwrteyerf1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/faq/can-access-be-revoked-when-somebody-leaves/" TargetMode="External"/><Relationship Id="rIdmxqqeins-wbieeekofbhf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdesysgk1gkkdzvbyn7pxha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/directory/remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rIdi1we-kejf9xklsldue3k8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/directory/where-a-card-number-is-read/" TargetMode="External"/><Relationship Id="rIdnoz0zzhrwwp__xb6qsfab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/visiting/give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdbtxfl26ila5c5caeiodl8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/visiting/end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2sfnbgdj-s6g6bewi0688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/faq/can-access-be-revoked-when-somebody-leaves/" TargetMode="External"/><Relationship Id="rIdgt2rpup4qbkdin9ubamkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdgdnihshf6dft0ckicpfrp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/directory/remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rId3lkqyuhe_lkgeuwclzxos" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/directory/where-a-card-number-is-read/" TargetMode="External"/><Relationship Id="rIdm4vbzwict8t4igvkviw6w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/visiting/give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdxddqu-ewnibqwymi6cwvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/visiting/end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>退職時に入館権限や発行済みのパスを自動で失効させられますか？</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>