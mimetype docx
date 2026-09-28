--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision のイベントはどう動くか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">イベントとは何か、予約とどう違うのか、たどる5つのステータス、そして 「公開」だけが何かを動かす唯一の状態である理由。</w:t>
+        <w:t xml:space="preserve">イベントとは何か、予約とどう違うのか、たどる5つのステータス、そして「公開」だけが何かを動かす唯一の状態である理由。さらに、単発のイベント — カンファレンス、ポップアップ — をどう準備し、終わった後にどう片付けるか。一時的な環境はなく、イベントは作成され、終了されるか削除されるだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-27</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddlzbnv5_c_hpltsocms9s">
+      <w:hyperlink w:history="1" r:id="rIdhkzdiu0yaf08zix7doosc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/events/how-events-work/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約は、名前を挙げた相手のためにルームを押さえます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">イベント</w:t>
       </w:r>
@@ -372,135 +372,249 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これは意外に思われますが、意図的です。イベントには持ち主がいて、コンソールが黙ってその周りを書き換えることはしません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → activity/activity (イベント一覧)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">ここで決まらないこと</w:t>
+        <w:t xml:space="preserve">単発のイベントと、終わった後の片付け</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">カンファレンスやポップアップのために一時的な環境を立ち上げ、終わったら取り壊す、ということはありません。その必要もありません。イベントはそれ自体が一つの入れ物です。参加登録、チェックイン、セクション、リマインダー、公開ページはすべて一つのイベントレコードにぶら下がっているので、準備とはイベントを作ることであり、片付けとは終わった後にそのレコードに対して行うことです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">終了</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> が普通の終わり方です。イベントは全員の過去のイベントに移り、参加登録と出席はそのまま読め、アカウント内の他のものには何も触れません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">削除</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> はイベントとその参加登録を恒久的に取り除きます — 文字どおりの「データを消す」操作で、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">イベント 管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> がイベント一覧から行います。元には戻せません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">イベントのメディアは共有です。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> バナーや画像はイベントをまたいで使われるライブラリなので、ファイルを削除すると、それを使っていたすべてのイベントから消えます。他に使っているものがない場合を除き、削除するのはイベントであって画像ではありません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">イベントが押さえていたルームは返却されます。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> イベントを削除するか、その場所を外した時点で戻り、その予約が残り続けることはありません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">アカウントの残りはイベントの一部ではなく、一緒には片付きません。建物、ルーム、一時的に追加した参加登録フォームの項目、スタッフ用に作ったユーザーグループは、誰かが手で取り除くまで残ります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ここで決まらないこと</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">誰がイベントを作れるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> これは権限とライセンスの席で、人ごとに設定します — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4frhi3784pijf9c_gwprn">
+      <w:hyperlink w:history="1" r:id="rId1cweobqbvzllnph4i8dgq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">イベントを作れるようにする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰が申し込めるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> すべてのイベントは社内と社外に対して別々に開かれ、どちらにも開かれていないイベントは誰にも見えません。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbkhgve1llweb8i3wfydad">
+      <w:hyperlink w:history="1" r:id="rIdthut5jg4xb6dkasdr7qkq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">社内イベントと社外イベント</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で扱います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">参加者に何を尋ねるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 参加登録フォームは運営する人がイベントごとに組み立てます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnc_r3ymiw3o7nxs_nuyhr">
+      <w:hyperlink w:history="1" r:id="rIdxywpmuqyecrl9w_orozs4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ユーザーガイド</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -925,51 +1039,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddlzbnv5_c_hpltsocms9s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/events/how-events-work/" TargetMode="External"/><Relationship Id="rId4frhi3784pijf9c_gwprn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/events/let-somebody-create-events/" TargetMode="External"/><Relationship Id="rIdbkhgve1llweb8i3wfydad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/events/internal-and-external-events/" TargetMode="External"/><Relationship Id="rIdnc_r3ymiw3o7nxs_nuyhr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/user-guide/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be487c405fc22ec3bd9e614405438c6da461ec62.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhkzdiu0yaf08zix7doosc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/events/how-events-work/" TargetMode="External"/><Relationship Id="rId1cweobqbvzllnph4i8dgq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/events/let-somebody-create-events/" TargetMode="External"/><Relationship Id="rIdthut5jg4xb6dkasdr7qkq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/events/internal-and-external-events/" TargetMode="External"/><Relationship Id="rIdxywpmuqyecrl9w_orozs4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/user-guide/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be487c405fc22ec3bd9e614405438c6da461ec62.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision のイベントはどう動くか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>