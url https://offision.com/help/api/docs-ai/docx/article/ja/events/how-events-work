--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhkzdiu0yaf08zix7doosc">
+      <w:hyperlink w:history="1" r:id="rId4xjtruoczxkrdjff6-y9v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/events/how-events-work/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約は、名前を挙げた相手のためにルームを押さえます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">イベント</w:t>
       </w:r>
@@ -508,113 +508,113 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここで決まらないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰がイベントを作れるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> これは権限とライセンスの席で、人ごとに設定します — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1cweobqbvzllnph4i8dgq">
+      <w:hyperlink w:history="1" r:id="rIdros83atxtd9nh6yxfg9ni">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">イベントを作れるようにする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰が申し込めるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> すべてのイベントは社内と社外に対して別々に開かれ、どちらにも開かれていないイベントは誰にも見えません。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdthut5jg4xb6dkasdr7qkq">
+      <w:hyperlink w:history="1" r:id="rIdh67lgpixuf86k05hsimap">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">社内イベントと社外イベント</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で扱います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">参加者に何を尋ねるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 参加登録フォームは運営する人がイベントごとに組み立てます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxywpmuqyecrl9w_orozs4">
+      <w:hyperlink w:history="1" r:id="rId2foxlhrqs6pzmrafllhsc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ユーザーガイド</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1039,51 +1039,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhkzdiu0yaf08zix7doosc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/events/how-events-work/" TargetMode="External"/><Relationship Id="rId1cweobqbvzllnph4i8dgq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/events/let-somebody-create-events/" TargetMode="External"/><Relationship Id="rIdthut5jg4xb6dkasdr7qkq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/events/internal-and-external-events/" TargetMode="External"/><Relationship Id="rIdxywpmuqyecrl9w_orozs4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/user-guide/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be487c405fc22ec3bd9e614405438c6da461ec62.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4xjtruoczxkrdjff6-y9v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/events/how-events-work/" TargetMode="External"/><Relationship Id="rIdros83atxtd9nh6yxfg9ni" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/events/let-somebody-create-events/" TargetMode="External"/><Relationship Id="rIdh67lgpixuf86k05hsimap" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/events/internal-and-external-events/" TargetMode="External"/><Relationship Id="rId2foxlhrqs6pzmrafllhsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/user-guide/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aa132520e513ad45c303b04c2bff7e537e2cc2e2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision のイベントはどう動くか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>