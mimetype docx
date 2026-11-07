--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4xjtruoczxkrdjff6-y9v">
+      <w:hyperlink w:history="1" r:id="rId0mxcucdvbqvod-zzlgkjj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/events/how-events-work/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約は、名前を挙げた相手のためにルームを押さえます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">イベント</w:t>
       </w:r>
@@ -508,113 +508,113 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここで決まらないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰がイベントを作れるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> これは権限とライセンスの席で、人ごとに設定します — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdros83atxtd9nh6yxfg9ni">
+      <w:hyperlink w:history="1" r:id="rId-kemqgfyshzpmuihibz1b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">イベントを作れるようにする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰が申し込めるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> すべてのイベントは社内と社外に対して別々に開かれ、どちらにも開かれていないイベントは誰にも見えません。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh67lgpixuf86k05hsimap">
+      <w:hyperlink w:history="1" r:id="rId7qr1nqwtecucydfzhqsem">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">社内イベントと社外イベント</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で扱います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">参加者に何を尋ねるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 参加登録フォームは運営する人がイベントごとに組み立てます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2foxlhrqs6pzmrafllhsc">
+      <w:hyperlink w:history="1" r:id="rIdmmwzacl9x8zl4qpm217cy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ユーザーガイド</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1039,51 +1039,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4xjtruoczxkrdjff6-y9v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/events/how-events-work/" TargetMode="External"/><Relationship Id="rIdros83atxtd9nh6yxfg9ni" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/events/let-somebody-create-events/" TargetMode="External"/><Relationship Id="rIdh67lgpixuf86k05hsimap" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/events/internal-and-external-events/" TargetMode="External"/><Relationship Id="rId2foxlhrqs6pzmrafllhsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/user-guide/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aa132520e513ad45c303b04c2bff7e537e2cc2e2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0mxcucdvbqvod-zzlgkjj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/events/how-events-work/" TargetMode="External"/><Relationship Id="rId-kemqgfyshzpmuihibz1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/events/let-somebody-create-events/" TargetMode="External"/><Relationship Id="rId7qr1nqwtecucydfzhqsem" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/events/internal-and-external-events/" TargetMode="External"/><Relationship Id="rIdmmwzacl9x8zl4qpm217cy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/user-guide/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aa132520e513ad45c303b04c2bff7e537e2cc2e2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision のイベントはどう動くか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>