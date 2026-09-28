--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,114 +26,132 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">参加者一覧をエクスポートする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ケータリング、受付、バッジの印刷のために一覧を取り出す — そして、どの列がどちらの 相手で空になるか。</w:t>
+        <w:t xml:space="preserve">ケータリング、受付、バッジの印刷のために一覧を取り出す — そして、どの列がどちらの相手で空になるか。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-27</w:t>
+        <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8qe_8mdow_3tnokk2skef">
+      <w:hyperlink w:history="1" r:id="rIdp6irwekf5jo7jebdhac1k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/events/export-a-participant-list/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">参加者をエクスポート</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> は、いま見ている一覧をそのままファイルにします。フィルターが先に効くので、エクスポートの前に絞り込むことが、会社全体ではなく本当に欲しかったファイルを得る方法です。</w:t>
+        <w:t xml:space="preserve"> は、いま見ている一覧をそのままファイルにします。フィルターが先に効くので、エクスポートの前にそれを設定することが、会社全体ではなく本当に欲しかったファイルを得る方法です。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">これはアプリ側、イベント自身の参加者一覧にあります。管理コンソールの </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">参加者</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ページはいかにもそれらしく見えますが、あちらは会社中の登録を見るためのページで、エクスポートはできません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where in Offision: admin app → activity/participants (参加者)</w:t>
+        <w:t xml:space="preserve">Where in Offision: admin app → activity/activity (イベント一覧)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4352925"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="event-participants-export-ja" descr="書き出しは、イベントの参加者一覧の右上「…」の中にあります。" title="書き出しは、イベントの参加者一覧の右上「…」の中にあります。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -156,132 +174,414 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">書き出しは、イベントの参加者一覧の右上「…」の中にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">その中には二つあり、欲しいのは下のほうです。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="2447925"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="event-participants-export-menu-ja" descr="参加者をインポート、そして参加者をエクスポート。" title="参加者をインポート、そして参加者をエクスポート。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="2447925"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">参加者をインポート、そして参加者をエクスポート。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">まず絞り、それから出す</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">ここで効く二つのフィルターは </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> です。ケータリング業者は一つのイベントの全員を欲しがり、ゲストを待つ受付は社外の半分を欲しがり、確認メールを受け取っていない人たちは内部かつ自己登録です。</w:t>
+        <w:t xml:space="preserve">一覧の上には二つのチップがあります。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">状態</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> は出席のほう — 招待の送信待ち、送信済み、出席済み、欠席、キャンセル — そして </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">登録</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> は、自分で登録した人とコーディネーターが招待した人を分けます。どちらで絞っても、ファイルはそれに従います。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">出席の記録が欲しいなら </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">状態 → 出席済み</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> です。ファイルには実際に来た人と、その人がスキャンされた時刻が入ります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2647950" cy="3124200"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="event-participants-status-filter-ja" descr="ファイルを絞れる五つの状態。" title="ファイルを絞れる五つの状態。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2647950" cy="3124200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ファイルを絞れる五つの状態。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">画面の一覧は描き直されません:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+チップには印が付きますが、後ろの行はそのままです。エクスポートは指定どおりに出ます — 一覧ではなくファイルを確かめてください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">この一覧が用意していない唯一の切り口が、内部と外部です。行ごとにピルは付いていますが、そのフィルターはありません。社外の人だけのファイルが要るなら、イベントを書き出してから同僚の行を落としてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ファイルに入るもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">氏名、アドレス、ステータス、スキャンされた人の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックイン時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、そして社外の登録が集める項目 — 敬称、部門、電話、食事の要望、バリアフリーの必要、緊急連絡先。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">同僚の行では半分の列が空です:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 それらの追加の列は社外側にしか存在しません。同僚が会社名や食事の要望を尋ねられることは無いので、すべての内部の行でそのセルは空になります。混在したイベントから作ったケータリングの一覧は、まさにあなたの会社で働く人たちが抜け落ちます。これはエクスポートではなくデータそのものです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">全員から食事の要望が必要なら、イベント側のカスタム項目で尋ねてください。両方の相手に必須にできます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">エクスポートせずにチェックイン時間を見る</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">管理コンソールの </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">参加者</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ページは、同じ値を別の名前で持っています — 既定では隠れている </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">出席日</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> の列です。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">並べ替え / 列</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> から出せば、その一覧がすべてのイベントをまたいで、登録と出席を画面の上で見せてくれます。ファイルが欲しかった理由は、たいていここまでです。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="2867025"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="event-participants-attend-date-ja" descr="出席日は、ファイルで言うチェックイン時間のコンソールでの名前です。" title="出席日は、ファイルで言うチェックイン時間のコンソールでの名前です。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="2867025"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">出席日は、ファイルで言うチェックイン時間のコンソールでの名前です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">エクスポートに含まれないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">イベント自体に関すること</w:t>
@@ -321,51 +621,61 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ウォレットパス。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> QR コードはエクスポートできませんし、その必要もありません — チェックインは相手のスマホのパスを読みます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">ファイルを開いて、エクスポート前にページが示していた件数と行数を突き合わせてください。違っていれば、忘れていたフィルターがまだ効いています — たいていはそれが意図どおりですが、ケータリング業者に渡す前に確かめる価値があります。</w:t>
+        <w:t xml:space="preserve">ファイルを開いて </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ステータス</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> の列を読んでください。誰かが欠けていれば、忘れていたチップがまだ効いています — たいていはそれが意図どおりですが、ケータリング業者に渡す前に確かめる価値があります。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -781,51 +1091,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8qe_8mdow_3tnokk2skef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/events/export-a-participant-list/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7380984c8bb4a9871f2057b1060795e4d0175608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdp6irwekf5jo7jebdhac1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/events/export-a-participant-list/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d4b55ed6a324bbf035bc14697745206a0c62f0eb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/702bd17e9e4b8e3091e5d5f10e6e7c8b096cce5d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ae19e007667ccd6edfd0f731bac13f289c7b322a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cfa9698c4f45a99469ef5f1d04f156f7f235469b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>参加者一覧をエクスポートする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>