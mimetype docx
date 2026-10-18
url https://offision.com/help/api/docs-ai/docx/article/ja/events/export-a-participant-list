--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp6irwekf5jo7jebdhac1k">
+      <w:hyperlink w:history="1" r:id="rIdu_ujyw0loyzqiwc4uigf_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/events/export-a-participant-list/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">参加者をエクスポート</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、いま見ている一覧をそのままファイルにします。フィルターが先に効くので、エクスポートの前にそれを設定することが、会社全体ではなく本当に欲しかったファイルを得る方法です。</w:t>
       </w:r>
@@ -1091,51 +1091,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdp6irwekf5jo7jebdhac1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/events/export-a-participant-list/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d4b55ed6a324bbf035bc14697745206a0c62f0eb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/702bd17e9e4b8e3091e5d5f10e6e7c8b096cce5d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ae19e007667ccd6edfd0f731bac13f289c7b322a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cfa9698c4f45a99469ef5f1d04f156f7f235469b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdu_ujyw0loyzqiwc4uigf_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/events/export-a-participant-list/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b5085ea532f0daaeec80650a110c217142bce628.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d6eb4728f1698793c7c4dfc63bdb5ce2d75ee288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9006d413b9957bc9d02a81bfa65289cd51e5158d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/48e69b5d6d3096faa37ba2be6ac63a06e4c039fb.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>参加者一覧をエクスポートする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>