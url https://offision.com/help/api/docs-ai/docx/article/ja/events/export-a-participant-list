--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu_ujyw0loyzqiwc4uigf_">
+      <w:hyperlink w:history="1" r:id="rIdfqxrkh09wbqc1m4ojfrny">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/events/export-a-participant-list/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">参加者をエクスポート</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、いま見ている一覧をそのままファイルにします。フィルターが先に効くので、エクスポートの前にそれを設定することが、会社全体ではなく本当に欲しかったファイルを得る方法です。</w:t>
       </w:r>
@@ -1091,51 +1091,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdu_ujyw0loyzqiwc4uigf_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/events/export-a-participant-list/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b5085ea532f0daaeec80650a110c217142bce628.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d6eb4728f1698793c7c4dfc63bdb5ce2d75ee288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9006d413b9957bc9d02a81bfa65289cd51e5158d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/48e69b5d6d3096faa37ba2be6ac63a06e4c039fb.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfqxrkh09wbqc1m4ojfrny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/events/export-a-participant-list/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b5085ea532f0daaeec80650a110c217142bce628.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d6eb4728f1698793c7c4dfc63bdb5ce2d75ee288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9006d413b9957bc9d02a81bfa65289cd51e5158d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/48e69b5d6d3096faa37ba2be6ac63a06e4c039fb.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>参加者一覧をエクスポートする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>