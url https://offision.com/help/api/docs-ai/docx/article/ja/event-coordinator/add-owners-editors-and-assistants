--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">担当者・編集者・アシスタントを追加する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">イベント上の三つの役割、それぞれができること、そしてアシスタントが当日来ることを 当てにする前に確かめておくこと。</w:t>
+        <w:t xml:space="preserve">イベント上の三つの役割、それぞれができること、そしてアシスタントが当日来ることを当てにする前に確かめておくこと。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbaq_jmywpvboztz6izvok">
+      <w:hyperlink w:history="1" r:id="rIdua2evhhvidmae18zxv_0j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/event-coordinator/add-owners-editors-and-assistants/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">イベントチーム</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、他に誰がこのイベントで作業できるかです。ここに追加しても Offision の他の場所での権限は何も増えません。イベントごとのもので、渡すのはあなたです。</w:t>
       </w:r>
@@ -752,51 +752,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbaq_jmywpvboztz6izvok" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/event-coordinator/add-owners-editors-and-assistants/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/08b4c6205c5a13678e79b0dda4760ec64bfd3f07.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdua2evhhvidmae18zxv_0j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/event-coordinator/add-owners-editors-and-assistants/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/08b4c6205c5a13678e79b0dda4760ec64bfd3f07.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>担当者・編集者・アシスタントを追加する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>