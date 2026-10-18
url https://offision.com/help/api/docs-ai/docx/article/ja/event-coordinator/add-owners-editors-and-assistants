--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdua2evhhvidmae18zxv_0j">
+      <w:hyperlink w:history="1" r:id="rIdtmjuhkknk6wjvfv9aa5mi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/event-coordinator/add-owners-editors-and-assistants/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">イベントチーム</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、他に誰がこのイベントで作業できるかです。ここに追加しても Offision の他の場所での権限は何も増えません。イベントごとのもので、渡すのはあなたです。</w:t>
       </w:r>
@@ -752,51 +752,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdua2evhhvidmae18zxv_0j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/event-coordinator/add-owners-editors-and-assistants/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/08b4c6205c5a13678e79b0dda4760ec64bfd3f07.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtmjuhkknk6wjvfv9aa5mi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/event-coordinator/add-owners-editors-and-assistants/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4e8742e8afe0409092f0fd011ff2d3c469199b67.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>担当者・編集者・アシスタントを追加する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>