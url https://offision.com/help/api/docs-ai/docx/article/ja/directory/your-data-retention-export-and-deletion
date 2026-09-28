--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">あなたのデータ：保持、エクスポート、削除、バックアップ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">各種の記録がどれだけの期間保持され、そのうちどれを管理者が変えられるか、 ユーザーや来訪者の無効化・削除で実際に何が消えるか、エクスポートボタンがどこに あるか、そしてなぜ探すべきバックアップページがないのか。</w:t>
+        <w:t xml:space="preserve">各種の記録がどれだけの期間保持され、そのうちどれを管理者が変えられるか、ユーザーや来訪者の無効化・削除で実際に何が消えるか、エクスポートボタンがどこにあるか、そしてなぜ探すべきバックアップページがないのか。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-utvo6tnbfsroh_ffozux">
+      <w:hyperlink w:history="1" r:id="rIdsz91ygd1z1d4sxoms1fcv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/directory/your-data-retention-export-and-deletion/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision はほとんどの記録を保持期間が終わるまで保持し、一部はテナントが存在する
 限り保持します。人が驚くのは、そのうち管理者が動かせる期間がどれかという点です。
 動かせるのは 5 つ。それ以外は固定のスケジュールで動きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -130,736 +130,893 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">各記録の保持期間</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2488"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2607"/>
+        <w:gridCol w:w="1999"/>
+        <w:gridCol w:w="5362"/>
+        <w:gridCol w:w="1999"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2488"/>
+            <w:tcW w:type="dxa" w:w="1999"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">記録</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4265"/>
+            <w:tcW w:type="dxa" w:w="5362"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">保持期間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2607"/>
+            <w:tcW w:type="dxa" w:w="1999"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">設定場所</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2488"/>
+            <w:tcW w:type="dxa" w:w="1999"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">予約とその予定</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4265"/>
+            <w:tcW w:type="dxa" w:w="5362"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">予約の保持期間</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">、3〜84 か月、既定は 36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2607"/>
+            <w:tcW w:type="dxa" w:w="1999"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">予約 › 設定の</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">データ保持</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2488"/>
+            <w:tcW w:type="dxa" w:w="1999"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">予約ログ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4265"/>
+            <w:tcW w:type="dxa" w:w="5362"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">予約ログの保持期間</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">、3〜36 か月、既定は 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2607"/>
+            <w:tcW w:type="dxa" w:w="1999"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">同じカード</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2488"/>
+            <w:tcW w:type="dxa" w:w="1999"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">出欠の記録と</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">出勤ログ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5362"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">テナントが存在する限り</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1999"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">固定 — 消去されません</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1999"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">出欠のセルフィー</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4265"/>
+            <w:tcW w:type="dxa" w:w="5362"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">セルフィーの保持期間</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">（日数）、既定は 30</w:t>
-[...5 lines deleted...]
-            <w:tcW w:type="dxa" w:w="2607"/>
+              <w:t xml:space="preserve">、1〜90 日、既定は 30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1999"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">出欠の設定、</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">セルフィーのプライバシー</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2488"/>
+            <w:tcW w:type="dxa" w:w="1999"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">来訪者の身分証番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4265"/>
+            <w:tcW w:type="dxa" w:w="5362"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">来訪者の身元情報を消去する</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> — 最終来訪から指定日数後の指定時刻</w:t>
-[...5 lines deleted...]
-            <w:tcW w:type="dxa" w:w="2607"/>
+              <w:t xml:space="preserve"> — 最終来訪から 1〜2555 日（7 年）後の指定時刻。変更するまでは 90 日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1999"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">来訪者 › 設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2488"/>
+            <w:tcW w:type="dxa" w:w="1999"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">来訪者と来訪の記録</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4265"/>
+            <w:tcW w:type="dxa" w:w="5362"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">来訪者記録情報のパージ</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> — 最終来訪から指定日数後の指定時刻</w:t>
-[...5 lines deleted...]
-            <w:tcW w:type="dxa" w:w="2607"/>
+              <w:t xml:space="preserve"> — 範囲は同じで、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">オンにするまでは無効</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">、オンにすると 90 日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1999"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">来訪者 › 設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2488"/>
+            <w:tcW w:type="dxa" w:w="1999"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">監査証跡</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4265"/>
+            <w:tcW w:type="dxa" w:w="5362"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">180 日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2607"/>
+            <w:tcW w:type="dxa" w:w="1999"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">固定</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2488"/>
+            <w:tcW w:type="dxa" w:w="1999"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">来訪・入退室・イベントの操作ログ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4265"/>
+            <w:tcW w:type="dxa" w:w="5362"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">90 日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2607"/>
+            <w:tcW w:type="dxa" w:w="1999"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">固定</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2488"/>
+            <w:tcW w:type="dxa" w:w="1999"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">センサーの計測値</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4265"/>
+            <w:tcW w:type="dxa" w:w="5362"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">30 日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2607"/>
+            <w:tcW w:type="dxa" w:w="1999"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">固定</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2488"/>
-[...12 lines deleted...]
-            <w:tcW w:type="dxa" w:w="4265"/>
+            <w:tcW w:type="dxa" w:w="1999"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">削除済みのルーム・ユーザーグループ・デバイス</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5362"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">削除から 30 日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2607"/>
+            <w:tcW w:type="dxa" w:w="1999"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">固定</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2488"/>
+            <w:tcW w:type="dxa" w:w="1999"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">プレイヤーとコントロールプロセッサーのログ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4265"/>
+            <w:tcW w:type="dxa" w:w="5362"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">14 日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2607"/>
+            <w:tcW w:type="dxa" w:w="1999"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">固定</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">出欠は保持期間の設定がない唯一のモジュールです。その記録と、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">出勤ログ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">に残る
+修正履歴は、テナントが存在する限り保持されます。消去する処理も、それを追加する
+設定もないため、何年も前の記録もそのままエクスポートできます。記録に付いた
+セルフィーは別で、上記のスケジュールに従って削除されます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="1438275"/>
+            <wp:extent cx="5715000" cy="2143125"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="booking-data-retention-ja" descr="予約 › 設定のデータ保持 — 2 つの保持期間。" title="予約 › 設定のデータ保持 — 2 つの保持期間。"/>
+            <wp:docPr id="1" name="attendance-selfie-retention-ja" descr="セルフィーのプライバシー — 出欠で管理者が動かせる唯一の保持期間。" title="セルフィーのプライバシー — 出欠で管理者が動かせる唯一の保持期間。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="1438275"/>
+                      <a:ext cx="5715000" cy="2143125"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">予約 › 設定のデータ保持 — 2 つの保持期間。</w:t>
-[...31 lines deleted...]
-何かを削除したパージは、監査証跡に 1 行を残します。</w:t>
+        <w:t xml:space="preserve">セルフィーのプライバシー — 出欠で管理者が動かせる唯一の保持期間。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → attendance/selfie-privacy (セルフィーのプライバシー)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="1666875"/>
+            <wp:extent cx="5715000" cy="1438275"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="visitor-purge-settings-ja" descr="来訪者 › 設定のデータ保護。2 つのパージのスイッチを囲んでいます。" title="来訪者 › 設定のデータ保護。2 つのパージのスイッチを囲んでいます。"/>
+            <wp:docPr id="1" name="booking-data-retention-ja" descr="予約 › 設定のデータ保持 — 2 つの保持期間。" title="予約 › 設定のデータ保持 — 2 つの保持期間。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="1438275"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">予約 › 設定のデータ保持 — 2 つの保持期間。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5 つの設定にはそれぞれ横に</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">今すぐ削除</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ボタンがあり、削除される件数を表示した
+うえで、同じクリーンアップをすぐに実行します。来訪者の 2 つのパージは種類が
+異なります。記録のパージは来訪と、ほかから参照されていない来訪者を削除します。
+身元情報のパージは、ほかの理由で残る来訪者の身分証番号を</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">マスク</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">するだけです。
+何かを削除したパージは、監査証跡に 1 行を残します。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="1666875"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="visitor-purge-settings-ja" descr="来訪者 › 設定のデータ保護。2 つのパージのスイッチを囲んでいます。" title="来訪者 › 設定のデータ保護。2 つのパージのスイッチを囲んでいます。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="1666875"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -931,51 +1088,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ごみ箱</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">に移動し、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リストア</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">で戻せます。その時点で外部サインインとの
 リンクは外れます。起きないのは消去です。削除された人は意図的に保持され、その人の
 名前が入ったすべての予約、来訪、ログの項目を、実在の名前までたどれるように
 なっています。匿名化はされず、後から削除するジョブもありません。忘れられる権利の
 要請が届いたら、Offision の担当者に伝えてください。コンソールでできることでは
 ありません。日常の手順は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtdtnky2zo2nouey_jaw_z">
+      <w:hyperlink w:history="1" r:id="rId-jpre61akx4k_sbkj6nva">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">退職した人を削除する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">最後のグローバル管理者は削除も降格もできません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -1192,66 +1349,87 @@
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">センサーデータ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">はそれぞれのページから。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">大きすぎるエクスポートは**エクスポートするデータが多すぎます。期間や絞り込み条件を
 狭めてからもう一度お試しください。**として拒否されます。そのとおりにしてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">予約と利用のデータは REST API でも読み出せます。BI ツールが手作業ではなく
+スケジュールで取得するのはこちらです — </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdkntm5_nrl71naphmzikrz">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">予約・利用データを BI ツールに取り込む</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">
+を参照してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">バックアップと復元</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">バックアップページも復元ページもありません。バックアップはお客様が実行するもの
 ではなく、Offision がサービスの一部として取得し、テナントと同じリージョンに保管
 します。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdya8jygny_xjvkwkcp_95u">
+      <w:hyperlink w:history="1" r:id="rId4ptg960cullbkd0brp3de">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">データはどこに保管されるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照して
 ください。削除した 1 件の記録を戻すのは上のごみ箱の役目です。テナント全体を
 ある時点に戻すのは、Offision の担当者への依頼になります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このページが決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -1746,51 +1924,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-utvo6tnbfsroh_ffozux" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/your-data-retention-export-and-deletion/" TargetMode="External"/><Relationship Id="rIdtdtnky2zo2nouey_jaw_z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rIdya8jygny_xjvkwkcp_95u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5bd2382972e5da86e3d2a975957529c8326464fb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ead3f960ca3fe1720693628440a614e37f3a80da.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsz91ygd1z1d4sxoms1fcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/your-data-retention-export-and-deletion/" TargetMode="External"/><Relationship Id="rId-jpre61akx4k_sbkj6nva" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rIdkntm5_nrl71naphmzikrz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId4ptg960cullbkd0brp3de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cc7a8c6aded9d84cc7a7caa6aca03ba7f19bf63c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5bd2382972e5da86e3d2a975957529c8326464fb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ead3f960ca3fe1720693628440a614e37f3a80da.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>あなたのデータ：保持、エクスポート、削除、バックアップ</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>