--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsz91ygd1z1d4sxoms1fcv">
+      <w:hyperlink w:history="1" r:id="rId-dsentv7qoqdnwysgfgov">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/directory/your-data-retention-export-and-deletion/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision はほとんどの記録を保持期間が終わるまで保持し、一部はテナントが存在する
 限り保持します。人が驚くのは、そのうち管理者が動かせる期間がどれかという点です。
 動かせるのは 5 つ。それ以外は固定のスケジュールで動きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1088,51 +1088,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ごみ箱</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">に移動し、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リストア</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">で戻せます。その時点で外部サインインとの
 リンクは外れます。起きないのは消去です。削除された人は意図的に保持され、その人の
 名前が入ったすべての予約、来訪、ログの項目を、実在の名前までたどれるように
 なっています。匿名化はされず、後から削除するジョブもありません。忘れられる権利の
 要請が届いたら、Offision の担当者に伝えてください。コンソールでできることでは
 ありません。日常の手順は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-jpre61akx4k_sbkj6nva">
+      <w:hyperlink w:history="1" r:id="rIdvfgez1agpl_bna83r3zqv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">退職した人を削除する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">最後のグローバル管理者は削除も降格もできません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -1355,81 +1355,81 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">センサーデータ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">はそれぞれのページから。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">大きすぎるエクスポートは**エクスポートするデータが多すぎます。期間や絞り込み条件を
 狭めてからもう一度お試しください。**として拒否されます。そのとおりにしてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約と利用のデータは REST API でも読み出せます。BI ツールが手作業ではなく
 スケジュールで取得するのはこちらです — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkntm5_nrl71naphmzikrz">
+      <w:hyperlink w:history="1" r:id="rIde3cg2vwqvdzadr0pvbkvc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約・利用データを BI ツールに取り込む</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">バックアップと復元</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">バックアップページも復元ページもありません。バックアップはお客様が実行するもの
 ではなく、Offision がサービスの一部として取得し、テナントと同じリージョンに保管
 します。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4ptg960cullbkd0brp3de">
+      <w:hyperlink w:history="1" r:id="rIdbga8zpe_dcal7fbiokdug">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">データはどこに保管されるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照して
 ください。削除した 1 件の記録を戻すのは上のごみ箱の役目です。テナント全体を
 ある時点に戻すのは、Offision の担当者への依頼になります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このページが決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -1924,51 +1924,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsz91ygd1z1d4sxoms1fcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/your-data-retention-export-and-deletion/" TargetMode="External"/><Relationship Id="rId-jpre61akx4k_sbkj6nva" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rIdkntm5_nrl71naphmzikrz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId4ptg960cullbkd0brp3de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cc7a8c6aded9d84cc7a7caa6aca03ba7f19bf63c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5bd2382972e5da86e3d2a975957529c8326464fb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ead3f960ca3fe1720693628440a614e37f3a80da.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-dsentv7qoqdnwysgfgov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/your-data-retention-export-and-deletion/" TargetMode="External"/><Relationship Id="rIdvfgez1agpl_bna83r3zqv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rIde3cg2vwqvdzadr0pvbkvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rIdbga8zpe_dcal7fbiokdug" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a72f1fcb8d9cb406de7f94b1053c8aeb884fc1a1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f5735500c8e4e1fefc2f84e61522fd03c35d3695.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0af957deaf17b8ff2715bc2bcee29ca26d2bbeda.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>あなたのデータ：保持、エクスポート、削除、バックアップ</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>