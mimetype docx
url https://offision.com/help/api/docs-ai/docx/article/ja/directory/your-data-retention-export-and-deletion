--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-dsentv7qoqdnwysgfgov">
+      <w:hyperlink w:history="1" r:id="rIdrhnhe0vbw_l8oa5xnijp1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/directory/your-data-retention-export-and-deletion/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision はほとんどの記録を保持期間が終わるまで保持し、一部はテナントが存在する
 限り保持します。人が驚くのは、そのうち管理者が動かせる期間がどれかという点です。
 動かせるのは 5 つ。それ以外は固定のスケジュールで動きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1088,51 +1088,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ごみ箱</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">に移動し、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リストア</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">で戻せます。その時点で外部サインインとの
 リンクは外れます。起きないのは消去です。削除された人は意図的に保持され、その人の
 名前が入ったすべての予約、来訪、ログの項目を、実在の名前までたどれるように
 なっています。匿名化はされず、後から削除するジョブもありません。忘れられる権利の
 要請が届いたら、Offision の担当者に伝えてください。コンソールでできることでは
 ありません。日常の手順は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvfgez1agpl_bna83r3zqv">
+      <w:hyperlink w:history="1" r:id="rIde6o-ghdaptq0gxxswgmq5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">退職した人を削除する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">最後のグローバル管理者は削除も降格もできません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -1355,81 +1355,81 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">センサーデータ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">はそれぞれのページから。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">大きすぎるエクスポートは**エクスポートするデータが多すぎます。期間や絞り込み条件を
 狭めてからもう一度お試しください。**として拒否されます。そのとおりにしてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約と利用のデータは REST API でも読み出せます。BI ツールが手作業ではなく
 スケジュールで取得するのはこちらです — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde3cg2vwqvdzadr0pvbkvc">
+      <w:hyperlink w:history="1" r:id="rIdf5b_mjib0obwfnhenrexf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約・利用データを BI ツールに取り込む</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">バックアップと復元</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">バックアップページも復元ページもありません。バックアップはお客様が実行するもの
 ではなく、Offision がサービスの一部として取得し、テナントと同じリージョンに保管
 します。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbga8zpe_dcal7fbiokdug">
+      <w:hyperlink w:history="1" r:id="rId1vq1vmhfxersh1wmforlh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">データはどこに保管されるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照して
 ください。削除した 1 件の記録を戻すのは上のごみ箱の役目です。テナント全体を
 ある時点に戻すのは、Offision の担当者への依頼になります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このページが決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -1924,51 +1924,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-dsentv7qoqdnwysgfgov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/your-data-retention-export-and-deletion/" TargetMode="External"/><Relationship Id="rIdvfgez1agpl_bna83r3zqv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rIde3cg2vwqvdzadr0pvbkvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rIdbga8zpe_dcal7fbiokdug" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a72f1fcb8d9cb406de7f94b1053c8aeb884fc1a1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f5735500c8e4e1fefc2f84e61522fd03c35d3695.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0af957deaf17b8ff2715bc2bcee29ca26d2bbeda.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrhnhe0vbw_l8oa5xnijp1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/your-data-retention-export-and-deletion/" TargetMode="External"/><Relationship Id="rIde6o-ghdaptq0gxxswgmq5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rIdf5b_mjib0obwfnhenrexf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId1vq1vmhfxersh1wmforlh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a72f1fcb8d9cb406de7f94b1053c8aeb884fc1a1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f5735500c8e4e1fefc2f84e61522fd03c35d3695.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0af957deaf17b8ff2715bc2bcee29ca26d2bbeda.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>あなたのデータ：保持、エクスポート、削除、バックアップ</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>