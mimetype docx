--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,106 +26,179 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">データはどこに保管されるか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">テナントを保持する Microsoft Azure のデータセンター — 現在は香港と日本、英国は ロードマップ上 — 可用性をどう保っているか、そして Offision がクラウド専用で オンプレミスの選択肢を持たない理由。</w:t>
+        <w:t xml:space="preserve">アカウントを保持する Microsoft Azure のデータセンター — 現在は香港と日本、英国はロードマップ上 — 1 つのアカウントをリージョンで分割できない理由、リージョンごとに分けたアカウントがサインイン以外は何も共有せず、レポートもエクスポートも 2 つにまたがらないこと、そして Offision がクラウド専用でオンプレミスの選択肢を持たない理由。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-04</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmoie19a7clsinrodp5q9t">
+      <w:hyperlink w:history="1" r:id="rIdfwgt10_r073lx0lttudjg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/directory/where-your-data-is-hosted/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Microsoft Azure</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 上でホストされるクラウドサービスです。各テナントは
-テナント作成時に選んだ 1 つの Azure データセンターに置かれ、データはそのリージョンに
+        <w:t xml:space="preserve"> 上でホストされるクラウドサービスです。各アカウントは
+アカウント作成時に選んだ 1 つの Azure データセンターに置かれ、データはそのリージョンに
 とどまります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1 アカウント、1 リージョン</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">アカウントを複数のデータセンターに分けることはできません。1 つのアカウントの中で
+リージョンごとにデータの置き場所を分けることはできず、その一部だけを別のリージョンへ
+移す設定もありません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">法令上 2 つのリージョンを分けて保つ必要がある場合、形は </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">リージョンごとに 1 つの
+アカウント</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> です。そして別々のアカウントがひとつにまとまることはありません。それぞれが
+自分のユーザー、建物、予約、レポート、エクスポートを持ち、2 つにまたがるものは何も
+ありません。レポートも、エクスポートも、コンソールもです。一方にサインインした管理者が、
+もう一方を見ることも検索することもできません。リージョンをまたぐのは、下記のサインイン時に
+自分の会社を見つけることだけです。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ブランチが分けるのはコンソールであって、データではありません。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Europe という名前の
+ブランチを作っても、ヨーロッパのデータがヨーロッパに置かれるわけではありません。
+アカウント全体は、作成時に選ばれた 1 つのデータセンターにあり続けます。1 つのアカウントの
+中であれば、根のブランチにいる管理者は estate 全体を見てレポートできます——
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdxzjqdh0gvpe3pzeg8gner">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">ブランチとは何か、何の範囲を決めるのか</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">をご覧ください
+——しかしそれは誰が見てよいかという話であって、データがどこに保管されるかという話では
+ありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">リージョン</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
@@ -293,123 +366,136 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アカウントは 1 つのリージョンにあり、サインインすればそこへ連れて行かれます。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 別の
 リージョンのアドレスで自分の会社を探した人も見つかります。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Offision ドメイン名を選択します</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 のエントリーにその会社自身のウェブアドレスが載っており、それを選ぶとパスワードを聞かれる前に
 ブラウザーがそちらへ移ります。どのリージョンの拠点であっても、配るリンクは 1 つで済みます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfy49u08sc0lopwbqvroht">
+      <w:hyperlink w:history="1" r:id="rIdd5tckfzrckgkekd_dl32y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision にサインインする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">高可用性</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">サービスは冗長化された Azure インフラ上で動作するため、サーバーやコンポーネントが
-1 つ故障してもテナントは停止しません。バックアップはテナントと同じリージョン内に
+1 つ故障してもアカウントは停止しません。バックアップはアカウントと同じリージョン内に
 保管されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision が提供しないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">オンプレミスやセルフホストの導入はありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Offision は上記の Azure
 データセンターでのみ動作し、自社サーバーや自社のクラウドサブスクリプションには
 インストールできません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">認証、暗号化、セキュリティの全体像については
+        <w:t xml:space="preserve">暗号化、第三者認証、監査で示せる内容については
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4bafu7_up5kehhigehwkg">
+      <w:hyperlink w:history="1" r:id="rId_c60jx5q0qd3nhvqjauwl">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">データは通信時と保存時にどう守られるか</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">
+をご覧ください。セキュリティの全体像と証明書そのものは
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId9r-5sz5jdify59igteroa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">offision.com/security</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> をご覧ください。</w:t>
+        <w:t xml:space="preserve"> にあります。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -825,51 +911,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmoie19a7clsinrodp5q9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdfy49u08sc0lopwbqvroht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/sign-in-to-offision/" TargetMode="External"/><Relationship Id="rId4bafu7_up5kehhigehwkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.offision.com/security" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfwgt10_r073lx0lttudjg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdxzjqdh0gvpe3pzeg8gner" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-branch-management-works/" TargetMode="External"/><Relationship Id="rIdd5tckfzrckgkekd_dl32y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/sign-in-to-offision/" TargetMode="External"/><Relationship Id="rId_c60jx5q0qd3nhvqjauwl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-your-data-is-protected/" TargetMode="External"/><Relationship Id="rId9r-5sz5jdify59igteroa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.offision.com/security" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>データはどこに保管されるか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>