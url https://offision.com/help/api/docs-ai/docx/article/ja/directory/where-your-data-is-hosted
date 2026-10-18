--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,110 +26,130 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">データはどこに保管されるか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">アカウントを保持する Microsoft Azure のデータセンター — 現在は香港と日本、英国はロードマップ上 — 1 つのアカウントをリージョンで分割できない理由、リージョンごとに分けたアカウントがサインイン以外は何も共有せず、レポートもエクスポートも 2 つにまたがらないこと、そして Offision がクラウド専用でオンプレミスの選択肢を持たない理由。</w:t>
+        <w:t xml:space="preserve">Offision Cloud SaaS で使用する Azure SQL Database、会社ごとの専用データベース、ユーザーのサインインと会社アカウントに基づくアクセス。 アカウントを保持する Microsoft Azure のデータセンター — 現在は香港と日本、英国はロードマップ上 — 1 つのアカウントをリージョンで分割できない理由、リージョンごとに分けたアカウントがサインイン以外は何も共有せず、レポートもエクスポートも 2 つにまたがらないこと、そして Offision がクラウド専用でオンプレミスの選択肢を持たない理由。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-13</w:t>
+        <w:t xml:space="preserve">2026-10-06</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfwgt10_r073lx0lttudjg">
+      <w:hyperlink w:history="1" r:id="rIdrpwxdh7bj87-8vppf4u1n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/directory/where-your-data-is-hosted/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Microsoft Azure</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 上でホストされるクラウドサービスです。各アカウントは
 アカウント作成時に選んだ 1 つの Azure データセンターに置かれ、データはそのリージョンに
 とどまります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Offision Cloud SaaS は </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Azure SQL Database</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> を使用しています。会社ごとに専用の
+データベースがあり、ユーザーのサインインと会社アカウントによって、アクセスできる
+顧客データベースが決まります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1 アカウント、1 リージョン</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">アカウントを複数のデータセンターに分けることはできません。1 つのアカウントの中で
 リージョンごとにデータの置き場所を分けることはできず、その一部だけを別のリージョンへ
 移す設定もありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">法令上 2 つのリージョンを分けて保つ必要がある場合、形は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -143,51 +163,51 @@
         <w:t xml:space="preserve"> です。そして別々のアカウントがひとつにまとまることはありません。それぞれが
 自分のユーザー、建物、予約、レポート、エクスポートを持ち、2 つにまたがるものは何も
 ありません。レポートも、エクスポートも、コンソールもです。一方にサインインした管理者が、
 もう一方を見ることも検索することもできません。リージョンをまたぐのは、下記のサインイン時に
 自分の会社を見つけることだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ブランチが分けるのはコンソールであって、データではありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Europe という名前の
 ブランチを作っても、ヨーロッパのデータがヨーロッパに置かれるわけではありません。
 アカウント全体は、作成時に選ばれた 1 つのデータセンターにあり続けます。1 つのアカウントの
 中であれば、根のブランチにいる管理者は estate 全体を見てレポートできます——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxzjqdh0gvpe3pzeg8gner">
+      <w:hyperlink w:history="1" r:id="rIdlb4vgj3d5xrhp5vus-zv7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ブランチとは何か、何の範囲を決めるのか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください
 ——しかしそれは誰が見てよいかという話であって、データがどこに保管されるかという話では
 ありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">リージョン</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
@@ -366,51 +386,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アカウントは 1 つのリージョンにあり、サインインすればそこへ連れて行かれます。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 別の
 リージョンのアドレスで自分の会社を探した人も見つかります。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Offision ドメイン名を選択します</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 のエントリーにその会社自身のウェブアドレスが載っており、それを選ぶとパスワードを聞かれる前に
 ブラウザーがそちらへ移ります。どのリージョンの拠点であっても、配るリンクは 1 つで済みます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd5tckfzrckgkekd_dl32y">
+      <w:hyperlink w:history="1" r:id="rIdonjubx64b0kdsam1cn6n6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision にサインインする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">高可用性</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">サービスは冗長化された Azure インフラ上で動作するため、サーバーやコンポーネントが
@@ -429,64 +449,64 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">オンプレミスやセルフホストの導入はありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Offision は上記の Azure
 データセンターでのみ動作し、自社サーバーや自社のクラウドサブスクリプションには
 インストールできません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">暗号化、第三者認証、監査で示せる内容については
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_c60jx5q0qd3nhvqjauwl">
+      <w:hyperlink w:history="1" r:id="rIdljh6s0yw4b8ddop_gjtds">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">データは通信時と保存時にどう守られるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 をご覧ください。セキュリティの全体像と証明書そのものは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9r-5sz5jdify59igteroa">
+      <w:hyperlink w:history="1" r:id="rId0-z39gmaz2ytavbx8hazx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">offision.com/security</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にあります。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -911,51 +931,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfwgt10_r073lx0lttudjg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdxzjqdh0gvpe3pzeg8gner" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-branch-management-works/" TargetMode="External"/><Relationship Id="rIdd5tckfzrckgkekd_dl32y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/sign-in-to-offision/" TargetMode="External"/><Relationship Id="rId_c60jx5q0qd3nhvqjauwl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-your-data-is-protected/" TargetMode="External"/><Relationship Id="rId9r-5sz5jdify59igteroa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.offision.com/security" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrpwxdh7bj87-8vppf4u1n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdlb4vgj3d5xrhp5vus-zv7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-branch-management-works/" TargetMode="External"/><Relationship Id="rIdonjubx64b0kdsam1cn6n6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdljh6s0yw4b8ddop_gjtds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-your-data-is-protected/" TargetMode="External"/><Relationship Id="rId0-z39gmaz2ytavbx8hazx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.offision.com/security" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>データはどこに保管されるか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>