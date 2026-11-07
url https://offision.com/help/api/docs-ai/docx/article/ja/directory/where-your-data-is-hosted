--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-06</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrpwxdh7bj87-8vppf4u1n">
+      <w:hyperlink w:history="1" r:id="rIdskou10npu6rp7nwfgxicj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/directory/where-your-data-is-hosted/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Microsoft Azure</w:t>
       </w:r>
@@ -163,51 +163,51 @@
         <w:t xml:space="preserve"> です。そして別々のアカウントがひとつにまとまることはありません。それぞれが
 自分のユーザー、建物、予約、レポート、エクスポートを持ち、2 つにまたがるものは何も
 ありません。レポートも、エクスポートも、コンソールもです。一方にサインインした管理者が、
 もう一方を見ることも検索することもできません。リージョンをまたぐのは、下記のサインイン時に
 自分の会社を見つけることだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ブランチが分けるのはコンソールであって、データではありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Europe という名前の
 ブランチを作っても、ヨーロッパのデータがヨーロッパに置かれるわけではありません。
 アカウント全体は、作成時に選ばれた 1 つのデータセンターにあり続けます。1 つのアカウントの
 中であれば、根のブランチにいる管理者は estate 全体を見てレポートできます——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlb4vgj3d5xrhp5vus-zv7">
+      <w:hyperlink w:history="1" r:id="rIdl7rpikx2ucwbbumsgrrnq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ブランチとは何か、何の範囲を決めるのか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください
 ——しかしそれは誰が見てよいかという話であって、データがどこに保管されるかという話では
 ありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">リージョン</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
@@ -386,51 +386,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アカウントは 1 つのリージョンにあり、サインインすればそこへ連れて行かれます。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 別の
 リージョンのアドレスで自分の会社を探した人も見つかります。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Offision ドメイン名を選択します</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 のエントリーにその会社自身のウェブアドレスが載っており、それを選ぶとパスワードを聞かれる前に
 ブラウザーがそちらへ移ります。どのリージョンの拠点であっても、配るリンクは 1 つで済みます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdonjubx64b0kdsam1cn6n6">
+      <w:hyperlink w:history="1" r:id="rId_xzp056gijky8y_zrcoay">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision にサインインする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">高可用性</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">サービスは冗長化された Azure インフラ上で動作するため、サーバーやコンポーネントが
@@ -449,64 +449,64 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">オンプレミスやセルフホストの導入はありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Offision は上記の Azure
 データセンターでのみ動作し、自社サーバーや自社のクラウドサブスクリプションには
 インストールできません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">暗号化、第三者認証、監査で示せる内容については
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdljh6s0yw4b8ddop_gjtds">
+      <w:hyperlink w:history="1" r:id="rIdcehjverwsbdfzakwfmshd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">データは通信時と保存時にどう守られるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 をご覧ください。セキュリティの全体像と証明書そのものは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0-z39gmaz2ytavbx8hazx">
+      <w:hyperlink w:history="1" r:id="rIdk5bwcwnvqp9wg_vuwoisf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">offision.com/security</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にあります。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -931,51 +931,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrpwxdh7bj87-8vppf4u1n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdlb4vgj3d5xrhp5vus-zv7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-branch-management-works/" TargetMode="External"/><Relationship Id="rIdonjubx64b0kdsam1cn6n6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdljh6s0yw4b8ddop_gjtds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-your-data-is-protected/" TargetMode="External"/><Relationship Id="rId0-z39gmaz2ytavbx8hazx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.offision.com/security" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdskou10npu6rp7nwfgxicj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdl7rpikx2ucwbbumsgrrnq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-branch-management-works/" TargetMode="External"/><Relationship Id="rId_xzp056gijky8y_zrcoay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdcehjverwsbdfzakwfmshd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-your-data-is-protected/" TargetMode="External"/><Relationship Id="rIdk5bwcwnvqp9wg_vuwoisf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.offision.com/security" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>データはどこに保管されるか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>