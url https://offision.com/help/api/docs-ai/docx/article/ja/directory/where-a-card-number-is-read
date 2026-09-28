--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">カード番号が読まれる場所と、かざしたときに起きること</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 つのカード番号を、ルームパネル・座席パネル・出退勤の打刻・問題報告・イベント パネル・スマートフォンのウォレット・API が読みます。それぞれが何をするのかと、 すべてに共通する一つのルール。</w:t>
+        <w:t xml:space="preserve">1 つのカード番号を、ルームパネル・座席パネル・出退勤の打刻・問題報告・イベントパネル・スマートフォンのウォレット・API が読みます。それぞれが何をするのかと、すべてに共通する一つのルール。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-04</w:t>
+        <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyamfczuqeulljjhbmgqzg">
+      <w:hyperlink w:history="1" r:id="rId2w8welamzpwl7xmkhmv2_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/directory/where-a-card-number-is-read/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">カード番号は一度保存すれば、さまざまな場所で読まれます。どこでも最初にすることは
 同じ — 番号をその人に変換すること — で、その後はその人として、それぞれの仕事を
 します。何をするかを決めるのはカードではなく、かざした画面のほうです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -179,94 +179,94 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ルーム予約パネル</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7109"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">待機中の予約にチェックインし、空きルームならウォークインを開始し、会議中なら延長とチェックアウトを提示します — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIddlnbaeyguzzfwhqyues6i">
+            <w:hyperlink w:history="1" r:id="rId6s3uupqakbpgz2uqj9qjd">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">社員証をかざしてチェックインする</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2251"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">錠に接続されたパネル</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7109"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ハードウェアがあるルームでは、チェックインと同時に解錠します — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdlwvt-czmxnjdw5etwx5li">
+            <w:hyperlink w:history="1" r:id="rIds6kxr5sgzmh0czf5nona6">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AXIS のドアロックを接続する</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2251"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -300,97 +300,97 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出退勤の打刻</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7109"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">出勤または退勤を記録します — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdxdyotpoj8adqith-uofsm">
+            <w:hyperlink w:history="1" r:id="rIdu0juztrzgrkezasghd1hg">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">出退勤の仕組み</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2251"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">パネルの </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">問題報告</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7109"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">報告に署名し、誰が上げたかがキューに残ります — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId_4newcw1sy1r6twtgzhsf">
+            <w:hyperlink w:history="1" r:id="rId3sws2pu8pisuqojf2fnry">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ルームパネルから問題を報告する</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2251"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -462,77 +462,77 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">外部 API</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7109"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">別のシステムから番号を登録・削除します — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdxp2mkdzedp5zfyblsgtyk">
+            <w:hyperlink w:history="1" r:id="rIdchuvyn-skreqgrnauk0i1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">予約から会議室のドアを開ける</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルで本人を示す方法はカードだけではなく、QR コード・パスコード・予約ピンもあります。
 どれを提示するかは予約側で設定します。ここではありません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrl7s5ksrgsq2vqgwrooku">
+      <w:hyperlink w:history="1" r:id="rIdkzqkndnunemvknqbtkaoo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルで本人確認する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">すべてに共通するルール</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これらの画面はいずれも同じ手順でカードを解決するため、どこでも次の 3 つが成り立ちます。</w:t>
@@ -603,50 +603,108 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">かざすことは本人確認であって、許可ではありません:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 認識されることと、許されることは別です。カードは「誰か」を示すだけで、その人が
 チェックインできるか、座席を確定できるか、打刻できるか、ドアを開けられるかは、
 予約とポリシーと所属グループが決めます。パスコードを入力した場合とまったく同じです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">カードはアカウントより長く生き残る</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">無効にしてもカードには触れません。番号は上のすべての画面でこれまでどおり解決される
+ため、財布に残ったカードは、サインインを止められたあともパネルで本人を名乗り続けます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">削除も答えにはなりませんが、動きは違います。解決すべきアカウントがなくなるため、
+番号はどの画面でも黙ります。ただし番号は</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">予約されたまま</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">で、他の人には発行できず、
+その人をごみ箱から復元すれば再び本人を名乗り始めます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">カードを止めるのは別の操作であり、番号を黙らせると同時に解放する唯一の操作です。
+本人のレコードでカードを消してください —
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdfcoalatjm3kbqsppkqdiv">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">退職した人を削除する</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> を参照してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">読まないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Offision へのサインイン。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> アプリと管理コンソールはパスワード、パスコード、
 または会社のサインインを使います。カードを受け付ける画面はどこにもありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -669,51 +727,51 @@
         <w:t xml:space="preserve"> Offision はカード番号をドアコントローラーへ
 送りません。錠に接続されたパネルが開くのは、コントローラーがカードを認識したから
 ではなく、Offision が錠に開けるよう指示したからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ロビーでの来訪者のチェックイン。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 来訪者には専用のバッジまたはウォレットパスが
 あります — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrrhydd9pobse0zknkwyvh">
+      <w:hyperlink w:history="1" r:id="rId-fcy9iikahoebqg0f3x_w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者バッジに表示される内容</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1139,51 +1197,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyamfczuqeulljjhbmgqzg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/where-a-card-number-is-read/" TargetMode="External"/><Relationship Id="rIddlnbaeyguzzfwhqyues6i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdlwvt-czmxnjdw5etwx5li" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rIdxdyotpoj8adqith-uofsm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../attendance/how-attendance-works/" TargetMode="External"/><Relationship Id="rId_4newcw1sy1r6twtgzhsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdxp2mkdzedp5zfyblsgtyk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rIdrl7s5ksrgsq2vqgwrooku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdrrhydd9pobse0zknkwyvh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2w8welamzpwl7xmkhmv2_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/where-a-card-number-is-read/" TargetMode="External"/><Relationship Id="rId6s3uupqakbpgz2uqj9qjd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIds6kxr5sgzmh0czf5nona6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rIdu0juztrzgrkezasghd1hg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../attendance/how-attendance-works/" TargetMode="External"/><Relationship Id="rId3sws2pu8pisuqojf2fnry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdchuvyn-skreqgrnauk0i1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rIdkzqkndnunemvknqbtkaoo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdfcoalatjm3kbqsppkqdiv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rId-fcy9iikahoebqg0f3x_w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>カード番号が読まれる場所と、かざしたときに起きること</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>