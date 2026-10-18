--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2w8welamzpwl7xmkhmv2_">
+      <w:hyperlink w:history="1" r:id="rIdydome_biy4x3rukpjjmnr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/directory/where-a-card-number-is-read/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">カード番号は一度保存すれば、さまざまな場所で読まれます。どこでも最初にすることは
 同じ — 番号をその人に変換すること — で、その後はその人として、それぞれの仕事を
 します。何をするかを決めるのはカードではなく、かざした画面のほうです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -179,94 +179,94 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ルーム予約パネル</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7109"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">待機中の予約にチェックインし、空きルームならウォークインを開始し、会議中なら延長とチェックアウトを提示します — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId6s3uupqakbpgz2uqj9qjd">
+            <w:hyperlink w:history="1" r:id="rIdbmkq8a7zp0-uzlwtwfdyn">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">社員証をかざしてチェックインする</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2251"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">錠に接続されたパネル</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7109"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ハードウェアがあるルームでは、チェックインと同時に解錠します — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIds6kxr5sgzmh0czf5nona6">
+            <w:hyperlink w:history="1" r:id="rIdzmfhtlpacr8tvboedopjt">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AXIS のドアロックを接続する</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2251"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -300,97 +300,97 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出退勤の打刻</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7109"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">出勤または退勤を記録します — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdu0juztrzgrkezasghd1hg">
+            <w:hyperlink w:history="1" r:id="rIdvdvcn4pw97bup8nlylh6l">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">出退勤の仕組み</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2251"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">パネルの </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">問題報告</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7109"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">報告に署名し、誰が上げたかがキューに残ります — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId3sws2pu8pisuqojf2fnry">
+            <w:hyperlink w:history="1" r:id="rIdxcdmlw3qrdjdg2xfddvc1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ルームパネルから問題を報告する</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2251"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -462,77 +462,77 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">外部 API</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7109"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">別のシステムから番号を登録・削除します — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdchuvyn-skreqgrnauk0i1">
+            <w:hyperlink w:history="1" r:id="rIdnjyynlux4c1ynwmxomefc">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">予約から会議室のドアを開ける</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルで本人を示す方法はカードだけではなく、QR コード・パスコード・予約ピンもあります。
 どれを提示するかは予約側で設定します。ここではありません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkzqkndnunemvknqbtkaoo">
+      <w:hyperlink w:history="1" r:id="rIdvz29ey4wwpo2te61k9uo2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルで本人確認する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">すべてに共通するルール</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これらの画面はいずれも同じ手順でカードを解決するため、どこでも次の 3 つが成り立ちます。</w:t>
@@ -644,51 +644,51 @@
       <w:r>
         <w:t xml:space="preserve">削除も答えにはなりませんが、動きは違います。解決すべきアカウントがなくなるため、
 番号はどの画面でも黙ります。ただし番号は</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約されたまま</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">で、他の人には発行できず、
 その人をごみ箱から復元すれば再び本人を名乗り始めます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">カードを止めるのは別の操作であり、番号を黙らせると同時に解放する唯一の操作です。
 本人のレコードでカードを消してください —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfcoalatjm3kbqsppkqdiv">
+      <w:hyperlink w:history="1" r:id="rIdk5ctn-xmcpebb9xegjjg_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">退職した人を削除する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">読まないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -727,51 +727,51 @@
         <w:t xml:space="preserve"> Offision はカード番号をドアコントローラーへ
 送りません。錠に接続されたパネルが開くのは、コントローラーがカードを認識したから
 ではなく、Offision が錠に開けるよう指示したからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ロビーでの来訪者のチェックイン。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 来訪者には専用のバッジまたはウォレットパスが
 あります — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-fcy9iikahoebqg0f3x_w">
+      <w:hyperlink w:history="1" r:id="rIdqh-l64zatu4litisvtg4e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者バッジに表示される内容</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1197,51 +1197,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2w8welamzpwl7xmkhmv2_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/where-a-card-number-is-read/" TargetMode="External"/><Relationship Id="rId6s3uupqakbpgz2uqj9qjd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIds6kxr5sgzmh0czf5nona6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rIdu0juztrzgrkezasghd1hg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../attendance/how-attendance-works/" TargetMode="External"/><Relationship Id="rId3sws2pu8pisuqojf2fnry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdchuvyn-skreqgrnauk0i1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rIdkzqkndnunemvknqbtkaoo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdfcoalatjm3kbqsppkqdiv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rId-fcy9iikahoebqg0f3x_w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdydome_biy4x3rukpjjmnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/where-a-card-number-is-read/" TargetMode="External"/><Relationship Id="rIdbmkq8a7zp0-uzlwtwfdyn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdzmfhtlpacr8tvboedopjt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rIdvdvcn4pw97bup8nlylh6l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../attendance/how-attendance-works/" TargetMode="External"/><Relationship Id="rIdxcdmlw3qrdjdg2xfddvc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdnjyynlux4c1ynwmxomefc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rIdvz29ey4wwpo2te61k9uo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdk5ctn-xmcpebb9xegjjg_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rIdqh-l64zatu4litisvtg4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>カード番号が読まれる場所と、かざしたときに起きること</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>