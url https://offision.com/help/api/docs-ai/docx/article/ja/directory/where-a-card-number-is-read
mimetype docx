--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdydome_biy4x3rukpjjmnr">
+      <w:hyperlink w:history="1" r:id="rIdtss48yem1prt9mxhjcfcc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/directory/where-a-card-number-is-read/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">カード番号は一度保存すれば、さまざまな場所で読まれます。どこでも最初にすることは
 同じ — 番号をその人に変換すること — で、その後はその人として、それぞれの仕事を
 します。何をするかを決めるのはカードではなく、かざした画面のほうです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -179,94 +179,94 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ルーム予約パネル</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7109"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">待機中の予約にチェックインし、空きルームならウォークインを開始し、会議中なら延長とチェックアウトを提示します — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdbmkq8a7zp0-uzlwtwfdyn">
+            <w:hyperlink w:history="1" r:id="rIdkmk16j75bwxmzizlix4xl">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">社員証をかざしてチェックインする</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2251"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">錠に接続されたパネル</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7109"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ハードウェアがあるルームでは、チェックインと同時に解錠します — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdzmfhtlpacr8tvboedopjt">
+            <w:hyperlink w:history="1" r:id="rIdspjcknhiova6fpttchxlt">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AXIS のドアロックを接続する</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2251"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -300,97 +300,97 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出退勤の打刻</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7109"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">出勤または退勤を記録します — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdvdvcn4pw97bup8nlylh6l">
+            <w:hyperlink w:history="1" r:id="rIdft28tgxvm8yr3jpweeh2_">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">出退勤の仕組み</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2251"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">パネルの </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">問題報告</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7109"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">報告に署名し、誰が上げたかがキューに残ります — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdxcdmlw3qrdjdg2xfddvc1">
+            <w:hyperlink w:history="1" r:id="rIdcfe24vlzyzwwbrj8hsvby">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ルームパネルから問題を報告する</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2251"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -462,77 +462,77 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">外部 API</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7109"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">別のシステムから番号を登録・削除します — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdnjyynlux4c1ynwmxomefc">
+            <w:hyperlink w:history="1" r:id="rIdoo3qyjqk9gddshxi2c9j1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">予約から会議室のドアを開ける</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルで本人を示す方法はカードだけではなく、QR コード・パスコード・予約ピンもあります。
 どれを提示するかは予約側で設定します。ここではありません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvz29ey4wwpo2te61k9uo2">
+      <w:hyperlink w:history="1" r:id="rIdsc0h_i9hwodmu6th6fgqs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルで本人確認する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">すべてに共通するルール</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これらの画面はいずれも同じ手順でカードを解決するため、どこでも次の 3 つが成り立ちます。</w:t>
@@ -644,51 +644,51 @@
       <w:r>
         <w:t xml:space="preserve">削除も答えにはなりませんが、動きは違います。解決すべきアカウントがなくなるため、
 番号はどの画面でも黙ります。ただし番号は</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約されたまま</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">で、他の人には発行できず、
 その人をごみ箱から復元すれば再び本人を名乗り始めます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">カードを止めるのは別の操作であり、番号を黙らせると同時に解放する唯一の操作です。
 本人のレコードでカードを消してください —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk5ctn-xmcpebb9xegjjg_">
+      <w:hyperlink w:history="1" r:id="rIdhilky6eydk6qn27dyirhi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">退職した人を削除する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">読まないもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -727,51 +727,51 @@
         <w:t xml:space="preserve"> Offision はカード番号をドアコントローラーへ
 送りません。錠に接続されたパネルが開くのは、コントローラーがカードを認識したから
 ではなく、Offision が錠に開けるよう指示したからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ロビーでの来訪者のチェックイン。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 来訪者には専用のバッジまたはウォレットパスが
 あります — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqh-l64zatu4litisvtg4e">
+      <w:hyperlink w:history="1" r:id="rId83zgp7gu2y7xk9-x_oe1w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者バッジに表示される内容</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1197,51 +1197,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdydome_biy4x3rukpjjmnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/where-a-card-number-is-read/" TargetMode="External"/><Relationship Id="rIdbmkq8a7zp0-uzlwtwfdyn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdzmfhtlpacr8tvboedopjt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rIdvdvcn4pw97bup8nlylh6l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../attendance/how-attendance-works/" TargetMode="External"/><Relationship Id="rIdxcdmlw3qrdjdg2xfddvc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdnjyynlux4c1ynwmxomefc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rIdvz29ey4wwpo2te61k9uo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdk5ctn-xmcpebb9xegjjg_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rIdqh-l64zatu4litisvtg4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtss48yem1prt9mxhjcfcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/where-a-card-number-is-read/" TargetMode="External"/><Relationship Id="rIdkmk16j75bwxmzizlix4xl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdspjcknhiova6fpttchxlt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rIdft28tgxvm8yr3jpweeh2_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../attendance/how-attendance-works/" TargetMode="External"/><Relationship Id="rIdcfe24vlzyzwwbrj8hsvby" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdoo3qyjqk9gddshxi2c9j1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rIdsc0h_i9hwodmu6th6fgqs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdhilky6eydk6qn27dyirhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rId83zgp7gu2y7xk9-x_oe1w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>カード番号が読まれる場所と、かざしたときに起きること</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>