--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6pcuugz4zyn72cewrx129">
+      <w:hyperlink w:history="1" r:id="rIdaw_ibl9g0vqfwul3urano">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/directory/what-the-audit-trail-records/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">監査証跡は、管理者が管理コンソールで何をしたかの記録です。すべての
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サインイン</w:t>
@@ -1397,51 +1397,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">180日間保持されます</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">監査証跡の行は、書き込まれてから180日後に削除されます。この期間は固定で、
 どこの設定でも動かせず、消えた行を戻す手立てはありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">逆らうのではなく、前提として計画してください。1年分の振り返りは後からコンソールで
 組み立てられないので、証跡は計画的にダウンロードします — 四半期ごとであれば、
 180日の保持期間にも行数の上限にも余裕をもって収まります。ほかの記録にはそれぞれ
 別の期間があります。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddtyss6nrrefvplawdiub1">
+      <w:hyperlink w:history="1" r:id="rIdum2nwhvqc8z3czrtmlygy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">あなたのデータ：保持、エクスポート、削除、バックアップ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">監査証跡がしないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1459,97 +1459,97 @@
       <w:r>
         <w:t xml:space="preserve"> 誰かがページやレポートを見たことは
 ここには現れません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アクセスカードは入っていません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> カードの発行や削除は行を残しません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfm_qo5zunyzm1hdk5bj7t">
+      <w:hyperlink w:history="1" r:id="rIdtq3gca00fxdtkfya4phjs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">アクセスカードの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">モジュールごとに独自のログがあります。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 予約、来訪、アクセス制御、イベント、
 勤怠、サービス、チケット、荷物、カウンター、経費精算は、それぞれ独自のログページを
 持ち、独自のエクスポートと独自の保持期間があります。それらは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgmc1fqw5rn086rnn4qoeo">
+      <w:hyperlink w:history="1" r:id="rIdj3akuwkamjdj-vdrlngbh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約に何が起きたかをたどる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">と
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtenjp0kdmicb4fhpr0skc">
+      <w:hyperlink w:history="1" r:id="rIdxaprpzmy1s6jt4tyw_ep1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">イベントで誰が何を変えたかを見る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">から
 始めてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1562,64 +1562,64 @@
 ものです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">API もライブ連携もありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 監査証跡はコンソールで読み、ファイルとして
 ダウンロードできます。REST API には載っておらず、購読できるログストリームも
 ないため、SIEM に向ける先がありません。サポートされる方法は計画的なエクスポート
 です — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxievfmvwaqgmbvlcsizqs">
+      <w:hyperlink w:history="1" r:id="rIdaoypxb89lrdyyipsot1jh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社システムをつなぐ: API、認証、自動化</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 をご覧ください。これは監査証跡に限った話です。予約、利用、在室のデータは
 API で取得でき、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduewgicqj3dhzvdsk9sgwg">
+      <w:hyperlink w:history="1" r:id="rIdlvfcnzng5-dxembh_zg3t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">レポート用の呼び出し</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にまとめてあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 自身の情報セキュリティマネジメントシステムは ISO/IEC 27001 の認証を
 取得しており、Offision は社内でも Offision を使っています — つまりこの証跡は、
 お客様のためだけでなく、私たち自身の証拠としても読んでいるものです。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
@@ -2055,51 +2055,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6pcuugz4zyn72cewrx129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rIddtyss6nrrefvplawdiub1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../your-data-retention-export-and-deletion/" TargetMode="External"/><Relationship Id="rIdfm_qo5zunyzm1hdk5bj7t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-access-cards-work/" TargetMode="External"/><Relationship Id="rIdgmc1fqw5rn086rnn4qoeo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/trace-what-happened-to-a-booking/" TargetMode="External"/><Relationship Id="rIdtenjp0kdmicb4fhpr0skc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../events/see-who-changed-what/" TargetMode="External"/><Relationship Id="rIdxievfmvwaqgmbvlcsizqs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIduewgicqj3dhzvdsk9sgwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9d2a746c434dc3f301e5be44befa524375b4cd49.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ff64d5447b9cdd637fc37a84aef2422f7270d95.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bd665d34897e3ca029aeb3a88a42952f59622325.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6d8069e7127363edda4dd7339a2f02d7bcddab46.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c522d4b65989e2a8256d0c87387627eb8a45af59.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdaw_ibl9g0vqfwul3urano" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rIdum2nwhvqc8z3czrtmlygy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../your-data-retention-export-and-deletion/" TargetMode="External"/><Relationship Id="rIdtq3gca00fxdtkfya4phjs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-access-cards-work/" TargetMode="External"/><Relationship Id="rIdj3akuwkamjdj-vdrlngbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/trace-what-happened-to-a-booking/" TargetMode="External"/><Relationship Id="rIdxaprpzmy1s6jt4tyw_ep1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../events/see-who-changed-what/" TargetMode="External"/><Relationship Id="rIdaoypxb89lrdyyipsot1jh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdlvfcnzng5-dxembh_zg3t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e1355feae07bdcc1ac568b00496638f586d423cd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2289d4894ae8c9db68cc7b51030b267289b613d7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/655dd614c6538dfce2ae469d66dc4aa66db46ea6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2fe0ab7827dc2fe0aa7c000367ecb02c328ceff0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/92b25aa6fbff02c01826ee7a77cbfa6cfe777aea.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>監査証跡 — すべてのサインイン、権限変更、設定編集と、そのエクスポート</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>