--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaw_ibl9g0vqfwul3urano">
+      <w:hyperlink w:history="1" r:id="rIdeiv-phxrig2h9a5ukcsss">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/directory/what-the-audit-trail-records/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">監査証跡は、管理者が管理コンソールで何をしたかの記録です。すべての
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サインイン</w:t>
@@ -1397,51 +1397,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">180日間保持されます</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">監査証跡の行は、書き込まれてから180日後に削除されます。この期間は固定で、
 どこの設定でも動かせず、消えた行を戻す手立てはありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">逆らうのではなく、前提として計画してください。1年分の振り返りは後からコンソールで
 組み立てられないので、証跡は計画的にダウンロードします — 四半期ごとであれば、
 180日の保持期間にも行数の上限にも余裕をもって収まります。ほかの記録にはそれぞれ
 別の期間があります。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdum2nwhvqc8z3czrtmlygy">
+      <w:hyperlink w:history="1" r:id="rIdcmd7wy5m-rdjnm7n-30ca">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">あなたのデータ：保持、エクスポート、削除、バックアップ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">監査証跡がしないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1459,97 +1459,97 @@
       <w:r>
         <w:t xml:space="preserve"> 誰かがページやレポートを見たことは
 ここには現れません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アクセスカードは入っていません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> カードの発行や削除は行を残しません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtq3gca00fxdtkfya4phjs">
+      <w:hyperlink w:history="1" r:id="rIdbst0kss9mdvsaqrne_7uy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">アクセスカードの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">モジュールごとに独自のログがあります。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 予約、来訪、アクセス制御、イベント、
 勤怠、サービス、チケット、荷物、カウンター、経費精算は、それぞれ独自のログページを
 持ち、独自のエクスポートと独自の保持期間があります。それらは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj3akuwkamjdj-vdrlngbh">
+      <w:hyperlink w:history="1" r:id="rId0sw0-9ekcrqgxpumqlnn7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約に何が起きたかをたどる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">と
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxaprpzmy1s6jt4tyw_ep1">
+      <w:hyperlink w:history="1" r:id="rIdv9uhvx2_ta4tbok9c60rn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">イベントで誰が何を変えたかを見る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">から
 始めてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1562,64 +1562,64 @@
 ものです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">API もライブ連携もありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 監査証跡はコンソールで読み、ファイルとして
 ダウンロードできます。REST API には載っておらず、購読できるログストリームも
 ないため、SIEM に向ける先がありません。サポートされる方法は計画的なエクスポート
 です — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaoypxb89lrdyyipsot1jh">
+      <w:hyperlink w:history="1" r:id="rId71fjsd-5fqxccomnh2yjf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社システムをつなぐ: API、認証、自動化</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 をご覧ください。これは監査証跡に限った話です。予約、利用、在室のデータは
 API で取得でき、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlvfcnzng5-dxembh_zg3t">
+      <w:hyperlink w:history="1" r:id="rIdqm1oonj9p7nhhf0c15tob">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">レポート用の呼び出し</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にまとめてあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 自身の情報セキュリティマネジメントシステムは ISO/IEC 27001 の認証を
 取得しており、Offision は社内でも Offision を使っています — つまりこの証跡は、
 お客様のためだけでなく、私たち自身の証拠としても読んでいるものです。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
@@ -2055,51 +2055,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdaw_ibl9g0vqfwul3urano" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rIdum2nwhvqc8z3czrtmlygy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../your-data-retention-export-and-deletion/" TargetMode="External"/><Relationship Id="rIdtq3gca00fxdtkfya4phjs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-access-cards-work/" TargetMode="External"/><Relationship Id="rIdj3akuwkamjdj-vdrlngbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/trace-what-happened-to-a-booking/" TargetMode="External"/><Relationship Id="rIdxaprpzmy1s6jt4tyw_ep1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../events/see-who-changed-what/" TargetMode="External"/><Relationship Id="rIdaoypxb89lrdyyipsot1jh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdlvfcnzng5-dxembh_zg3t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e1355feae07bdcc1ac568b00496638f586d423cd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2289d4894ae8c9db68cc7b51030b267289b613d7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/655dd614c6538dfce2ae469d66dc4aa66db46ea6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2fe0ab7827dc2fe0aa7c000367ecb02c328ceff0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/92b25aa6fbff02c01826ee7a77cbfa6cfe777aea.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdeiv-phxrig2h9a5ukcsss" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rIdcmd7wy5m-rdjnm7n-30ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../your-data-retention-export-and-deletion/" TargetMode="External"/><Relationship Id="rIdbst0kss9mdvsaqrne_7uy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-access-cards-work/" TargetMode="External"/><Relationship Id="rId0sw0-9ekcrqgxpumqlnn7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/trace-what-happened-to-a-booking/" TargetMode="External"/><Relationship Id="rIdv9uhvx2_ta4tbok9c60rn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../events/see-who-changed-what/" TargetMode="External"/><Relationship Id="rId71fjsd-5fqxccomnh2yjf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdqm1oonj9p7nhhf0c15tob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e1355feae07bdcc1ac568b00496638f586d423cd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2289d4894ae8c9db68cc7b51030b267289b613d7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/655dd614c6538dfce2ae469d66dc4aa66db46ea6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2fe0ab7827dc2fe0aa7c000367ecb02c328ceff0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/92b25aa6fbff02c01826ee7a77cbfa6cfe777aea.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>監査証跡 — すべてのサインイン、権限変更、設定編集と、そのエクスポート</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>