--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3qptpoatah1xq2-w986qr">
+      <w:hyperlink w:history="1" r:id="rIdhaaadbbcqz48q0l-r_xcy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/directory/user-delegation/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">主催者</w:t>
       </w:r>
@@ -533,74 +533,74 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">—</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">代理人はアシスタント側のユーザー情報に、代わりに操作できる相手として登録します。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId73jat2ouey1_vl8v2-75r">
+      <w:hyperlink w:history="1" r:id="rIdsumpyxxw4qmohwolchecv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ユーザーデリゲートを設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。予約
 管理者は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約管理者 (編集可能)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の権限を持つ人です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddyort8n2cw2eaxqojegi9">
+      <w:hyperlink w:history="1" r:id="rId_syvjxkpc8ajiqbntjret">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">管理コンソールを開けるのは誰か</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照
 してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">適用されるのは主催者のルール</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -740,105 +740,105 @@
         <w:t xml:space="preserve">ルームの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約手段の作成/編集</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ページにある </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ユーザーの予約管理者の予約を許可</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を
 オフにすると、そのルームの予約を管理コンソールから作成・編集できなくなります。
 キャンセルは止められません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwtruyqcqqkur_lotyuegk">
+      <w:hyperlink w:history="1" r:id="rIdxyes84a_3ycfvnevrk2_u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソースをどこから予約できるかを決める</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。予約を別の時間や別のルームに移すには
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdei1m-upkt14fqotzxcwfk">
+      <w:hyperlink w:history="1" r:id="rIdi1djg-ojxvwrlhw3uzbqj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">管理カレンダーで予約を移動する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を使います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">代理人に見えるもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">情報機密レベル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、主催者と予約を管理する人以外から予約の詳細を隠し
 ます。代理人はこの例外に含まれないため、機密または非公開の予約は、アシスタントに
 も使用中としか表示されません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyrcibyzaeavmcactsqizk">
+      <w:hyperlink w:history="1" r:id="rIdamjj6_7vxdxcyb0ptq5tn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">プライベート予約で隠れるもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この設定では決まらないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -896,51 +896,51 @@
       <w:r>
         <w:t xml:space="preserve"> 代理人が代わりにできるのは予約だけで、相手のほかの権限は引き継ぎ
 ません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">イベント。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> イベントの担当者、編集者、アシスタントは別のしくみです。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdony1dl-tbepalkr2xnhiz">
+      <w:hyperlink w:history="1" r:id="rIdwc1vr0qbu7ivczpq7ujmw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">担当者、編集者、アシスタント</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照
 してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰が誰の代わりに操作できるかを確認する:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -1393,51 +1393,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3qptpoatah1xq2-w986qr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/user-delegation/" TargetMode="External"/><Relationship Id="rId73jat2ouey1_vl8v2-75r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-user-delegates/" TargetMode="External"/><Relationship Id="rIddyort8n2cw2eaxqojegi9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../who-can-open-the-management-console/" TargetMode="External"/><Relationship Id="rIdwtruyqcqqkur_lotyuegk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdei1m-upkt14fqotzxcwfk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdyrcibyzaeavmcactsqizk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdony1dl-tbepalkr2xnhiz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../events/owner-editor-and-assistant/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhaaadbbcqz48q0l-r_xcy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/user-delegation/" TargetMode="External"/><Relationship Id="rIdsumpyxxw4qmohwolchecv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-user-delegates/" TargetMode="External"/><Relationship Id="rId_syvjxkpc8ajiqbntjret" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../who-can-open-the-management-console/" TargetMode="External"/><Relationship Id="rIdxyes84a_3ycfvnevrk2_u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdi1djg-ojxvwrlhw3uzbqj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdamjj6_7vxdxcyb0ptq5tn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdwc1vr0qbu7ivczpq7ujmw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../events/owner-editor-and-assistant/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ユーザーデリゲート</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>