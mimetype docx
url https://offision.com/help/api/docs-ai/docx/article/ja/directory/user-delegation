--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhaaadbbcqz48q0l-r_xcy">
+      <w:hyperlink w:history="1" r:id="rIdbv4w1qov3awkcpomyux4t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/directory/user-delegation/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">主催者</w:t>
       </w:r>
@@ -533,74 +533,74 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">—</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">代理人はアシスタント側のユーザー情報に、代わりに操作できる相手として登録します。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsumpyxxw4qmohwolchecv">
+      <w:hyperlink w:history="1" r:id="rIdhhg9nq-czvfk5yuuohmzx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ユーザーデリゲートを設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。予約
 管理者は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約管理者 (編集可能)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の権限を持つ人です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_syvjxkpc8ajiqbntjret">
+      <w:hyperlink w:history="1" r:id="rIdyjcnywkmh14jrcgldl9_e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">管理コンソールを開けるのは誰か</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照
 してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">適用されるのは主催者のルール</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -740,105 +740,105 @@
         <w:t xml:space="preserve">ルームの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約手段の作成/編集</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ページにある </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ユーザーの予約管理者の予約を許可</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を
 オフにすると、そのルームの予約を管理コンソールから作成・編集できなくなります。
 キャンセルは止められません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxyes84a_3ycfvnevrk2_u">
+      <w:hyperlink w:history="1" r:id="rIdalarq8kzingh2o6emytfd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソースをどこから予約できるかを決める</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。予約を別の時間や別のルームに移すには
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi1djg-ojxvwrlhw3uzbqj">
+      <w:hyperlink w:history="1" r:id="rIdjt217vvu7gdi7xbynthix">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">管理カレンダーで予約を移動する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を使います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">代理人に見えるもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">情報機密レベル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、主催者と予約を管理する人以外から予約の詳細を隠し
 ます。代理人はこの例外に含まれないため、機密または非公開の予約は、アシスタントに
 も使用中としか表示されません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdamjj6_7vxdxcyb0ptq5tn">
+      <w:hyperlink w:history="1" r:id="rIdjfg8n11vt4ues3mena1vb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">プライベート予約で隠れるもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この設定では決まらないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -896,51 +896,51 @@
       <w:r>
         <w:t xml:space="preserve"> 代理人が代わりにできるのは予約だけで、相手のほかの権限は引き継ぎ
 ません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">イベント。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> イベントの担当者、編集者、アシスタントは別のしくみです。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwc1vr0qbu7ivczpq7ujmw">
+      <w:hyperlink w:history="1" r:id="rIdvdgju2dv6tpefoddycyil">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">担当者、編集者、アシスタント</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照
 してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰が誰の代わりに操作できるかを確認する:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -1393,51 +1393,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhaaadbbcqz48q0l-r_xcy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/user-delegation/" TargetMode="External"/><Relationship Id="rIdsumpyxxw4qmohwolchecv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-user-delegates/" TargetMode="External"/><Relationship Id="rId_syvjxkpc8ajiqbntjret" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../who-can-open-the-management-console/" TargetMode="External"/><Relationship Id="rIdxyes84a_3ycfvnevrk2_u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdi1djg-ojxvwrlhw3uzbqj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdamjj6_7vxdxcyb0ptq5tn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdwc1vr0qbu7ivczpq7ujmw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../events/owner-editor-and-assistant/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbv4w1qov3awkcpomyux4t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/user-delegation/" TargetMode="External"/><Relationship Id="rIdhhg9nq-czvfk5yuuohmzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-user-delegates/" TargetMode="External"/><Relationship Id="rIdyjcnywkmh14jrcgldl9_e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../who-can-open-the-management-console/" TargetMode="External"/><Relationship Id="rIdalarq8kzingh2o6emytfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdjt217vvu7gdi7xbynthix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdjfg8n11vt4ues3mena1vb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdvdgju2dv6tpefoddycyil" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../events/owner-editor-and-assistant/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ユーザーデリゲート</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>