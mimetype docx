--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl0v13hbqlbzqojzksimd-">
+      <w:hyperlink w:history="1" r:id="rIdrsmfw77d5jvasnpkl60cu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/directory/set-up-user-delegates/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">上司の会議を代わりに押さえるアシスタントは、その予約が自分ではなく上司の名前に
 なっている必要があります。そうでないとルームに表示される主催者が違い、確認メール
 が別の人に届き、予約上限も違う人から引かれてしまいます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -463,51 +463,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">消費されるのは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A さんの</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 予約上限で、B さんのものではありません。上限の履歴
 では操作者の列が B さん、消費したのが A さんと表示されます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbt8kgljn9fwiglog42y2b">
+      <w:hyperlink w:history="1" r:id="rId7ftaumoyam3dfbmnfaohw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約上限の利用履歴を読む</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">B さんは A さんの既存の予約も </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">編集</w:t>
@@ -556,51 +556,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">キャンセル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 が表示されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">適用されるのは B さんではなく A さんのルームのルールです。A さんのルームが開始間際
 の編集や取り消しを止めている場合、B さんも同じ時点で止められます。自分のものでない
 予約を扱えるのが誰かは、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqzqvogdl9_yvx3hyebqs1">
+      <w:hyperlink w:history="1" r:id="rIdva8p7ni8sqwrzfxv_j71o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ユーザーデリゲート</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にまとめてあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. うまくいったか確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">B さんに A さんの名前で予約を1件作ってもらい、取り消してもらいます。行がまったく
@@ -670,51 +670,51 @@
         <w:t xml:space="preserve"> の権限を持つアカウントだけ
 です。Outlook しか使わない上司は、一度サインインするまで </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">作成済み</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> または
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">招待しました</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のままです。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdakh8eromfgiycj8p4p39f">
+      <w:hyperlink w:history="1" r:id="rIdajb_7nwlk7ype9k-zcdvu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">アカウントの状態のしくみ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ほかの代理予約のしかた</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">代理人は、</w:t>
@@ -895,51 +895,51 @@
               <w:t xml:space="preserve">管理コンソールの予約フォーム。主催者を必ず選ぶようになっています</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4883"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">有効化は不要です。ただし主催者に指定する人に </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ユーザー</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> の権限が必要で（</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId-t31wbbs4af0f3k7lxsot">
+            <w:hyperlink w:history="1" r:id="rIdc6jq6ooo7ogrb9pmq3ag1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">管理コンソールを開けるのは誰か</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">）、対象のリソースを管理できる必要があります</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1872"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -957,51 +957,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">リソースポリシーの </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">予約管理者</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> という上書き条件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4883"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdmcys9pysjvhc87tag9j7c">
+            <w:hyperlink w:history="1" r:id="rIdwktafsqkdipzw7sszv3so">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">リソースポリシー設定一覧</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1872"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">予約の持ち主は変えずに、誰のための会議かを示す</w:t>
             </w:r>
@@ -1013,129 +1013,129 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ホスト</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> の項目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4883"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdn7dqw7_gjmj3wt4pp8lq1">
+            <w:hyperlink w:history="1" r:id="rIdtvx6c_hjs8cnp2r8bzfpa">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">どの予約フォームが使われるか</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">特定のリソースについて管理コンソールからの予約を止めることもできます。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ユーザーの予約管理者の予約を許可</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を使います。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq9c-ddraze05yfydrxnjp">
+      <w:hyperlink w:history="1" r:id="rIdcxgbn4ujls_6t0ifohnry">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソースをどこから予約できるようにするか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この設定では決まらないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">非公開の予約。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 非公開かどうかはサインインしている本人を基準に判断されるため、
 代理人が上司の非公開の会議の件名を自動的に見られるわけではありません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId40ld5nplofl91etcmzu3c">
+      <w:hyperlink w:history="1" r:id="rIdcmv88i4oj0frk6wtup-a6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約を非公開にする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1602,51 +1602,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdl0v13hbqlbzqojzksimd-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/set-up-user-delegates/" TargetMode="External"/><Relationship Id="rIdbt8kgljn9fwiglog42y2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rIdqzqvogdl9_yvx3hyebqs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../user-delegation/" TargetMode="External"/><Relationship Id="rIdakh8eromfgiycj8p4p39f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-account-status-works/" TargetMode="External"/><Relationship Id="rId-t31wbbs4af0f3k7lxsot" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../who-can-open-the-management-console/" TargetMode="External"/><Relationship Id="rIdmcys9pysjvhc87tag9j7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdn7dqw7_gjmj3wt4pp8lq1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdq9c-ddraze05yfydrxnjp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rId40ld5nplofl91etcmzu3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d767b393e957191b115255473df6ace0ca7772d3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrsmfw77d5jvasnpkl60cu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/set-up-user-delegates/" TargetMode="External"/><Relationship Id="rId7ftaumoyam3dfbmnfaohw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rIdva8p7ni8sqwrzfxv_j71o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../user-delegation/" TargetMode="External"/><Relationship Id="rIdajb_7nwlk7ype9k-zcdvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-account-status-works/" TargetMode="External"/><Relationship Id="rIdc6jq6ooo7ogrb9pmq3ag1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../who-can-open-the-management-console/" TargetMode="External"/><Relationship Id="rIdwktafsqkdipzw7sszv3so" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdtvx6c_hjs8cnp2r8bzfpa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdcxgbn4ujls_6t0ifohnry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdcmv88i4oj0frk6wtup-a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1c08c10d3b38a024db441c985da6f1b3e11f4c9c.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ユーザーデリゲートを設定する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>