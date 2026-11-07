--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrsmfw77d5jvasnpkl60cu">
+      <w:hyperlink w:history="1" r:id="rIdux-c4vlctidrsuldl6pvk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/directory/set-up-user-delegates/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">上司の会議を代わりに押さえるアシスタントは、その予約が自分ではなく上司の名前に
 なっている必要があります。そうでないとルームに表示される主催者が違い、確認メール
 が別の人に届き、予約上限も違う人から引かれてしまいます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -463,51 +463,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">消費されるのは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A さんの</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 予約上限で、B さんのものではありません。上限の履歴
 では操作者の列が B さん、消費したのが A さんと表示されます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7ftaumoyam3dfbmnfaohw">
+      <w:hyperlink w:history="1" r:id="rIdgs3sj5lqguvckzyvnshkd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約上限の利用履歴を読む</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">B さんは A さんの既存の予約も </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">編集</w:t>
@@ -556,51 +556,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">キャンセル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 が表示されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">適用されるのは B さんではなく A さんのルームのルールです。A さんのルームが開始間際
 の編集や取り消しを止めている場合、B さんも同じ時点で止められます。自分のものでない
 予約を扱えるのが誰かは、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdva8p7ni8sqwrzfxv_j71o">
+      <w:hyperlink w:history="1" r:id="rIdyhrjo2fkusqkban8xjeoc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ユーザーデリゲート</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にまとめてあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. うまくいったか確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">B さんに A さんの名前で予約を1件作ってもらい、取り消してもらいます。行がまったく
@@ -670,51 +670,51 @@
         <w:t xml:space="preserve"> の権限を持つアカウントだけ
 です。Outlook しか使わない上司は、一度サインインするまで </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">作成済み</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> または
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">招待しました</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のままです。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdajb_7nwlk7ype9k-zcdvu">
+      <w:hyperlink w:history="1" r:id="rIdunfjtslttegpxc3b90pz2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">アカウントの状態のしくみ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ほかの代理予約のしかた</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">代理人は、</w:t>
@@ -895,51 +895,51 @@
               <w:t xml:space="preserve">管理コンソールの予約フォーム。主催者を必ず選ぶようになっています</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4883"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">有効化は不要です。ただし主催者に指定する人に </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ユーザー</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> の権限が必要で（</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdc6jq6ooo7ogrb9pmq3ag1">
+            <w:hyperlink w:history="1" r:id="rIdaywntuwvb7nr9alt0iuvj">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">管理コンソールを開けるのは誰か</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">）、対象のリソースを管理できる必要があります</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1872"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -957,51 +957,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">リソースポリシーの </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">予約管理者</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> という上書き条件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4883"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdwktafsqkdipzw7sszv3so">
+            <w:hyperlink w:history="1" r:id="rId96fv2b1tuoo2d-kcjut3a">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">リソースポリシー設定一覧</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1872"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">予約の持ち主は変えずに、誰のための会議かを示す</w:t>
             </w:r>
@@ -1013,129 +1013,129 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ホスト</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> の項目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4883"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdtvx6c_hjs8cnp2r8bzfpa">
+            <w:hyperlink w:history="1" r:id="rIdgvm1-feqp94sftzues3cy">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">どの予約フォームが使われるか</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">特定のリソースについて管理コンソールからの予約を止めることもできます。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ユーザーの予約管理者の予約を許可</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を使います。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcxgbn4ujls_6t0ifohnry">
+      <w:hyperlink w:history="1" r:id="rId6_lcblg24l_4d35ve-kwr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソースをどこから予約できるようにするか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この設定では決まらないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">非公開の予約。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 非公開かどうかはサインインしている本人を基準に判断されるため、
 代理人が上司の非公開の会議の件名を自動的に見られるわけではありません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcmv88i4oj0frk6wtup-a6">
+      <w:hyperlink w:history="1" r:id="rIdasdnack2d398fzx5a20fd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約を非公開にする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1602,51 +1602,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrsmfw77d5jvasnpkl60cu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/set-up-user-delegates/" TargetMode="External"/><Relationship Id="rId7ftaumoyam3dfbmnfaohw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rIdva8p7ni8sqwrzfxv_j71o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../user-delegation/" TargetMode="External"/><Relationship Id="rIdajb_7nwlk7ype9k-zcdvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-account-status-works/" TargetMode="External"/><Relationship Id="rIdc6jq6ooo7ogrb9pmq3ag1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../who-can-open-the-management-console/" TargetMode="External"/><Relationship Id="rIdwktafsqkdipzw7sszv3so" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdtvx6c_hjs8cnp2r8bzfpa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdcxgbn4ujls_6t0ifohnry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdcmv88i4oj0frk6wtup-a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1c08c10d3b38a024db441c985da6f1b3e11f4c9c.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdux-c4vlctidrsuldl6pvk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/set-up-user-delegates/" TargetMode="External"/><Relationship Id="rIdgs3sj5lqguvckzyvnshkd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rIdyhrjo2fkusqkban8xjeoc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../user-delegation/" TargetMode="External"/><Relationship Id="rIdunfjtslttegpxc3b90pz2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-account-status-works/" TargetMode="External"/><Relationship Id="rIdaywntuwvb7nr9alt0iuvj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../who-can-open-the-management-console/" TargetMode="External"/><Relationship Id="rId96fv2b1tuoo2d-kcjut3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdgvm1-feqp94sftzues3cy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rId6_lcblg24l_4d35ve-kwr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdasdnack2d398fzx5a20fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1c08c10d3b38a024db441c985da6f1b3e11f4c9c.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ユーザーデリゲートを設定する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>