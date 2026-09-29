--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,644 +26,974 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">退職した人を削除する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">無効にしてサインインを止め、まだ使われているデバイスをログアウトさせ、あるいは 削除してごみ箱から復元する。どちらを選ぶべきか、そして何が残るのかを説明します。</w:t>
+        <w:t xml:space="preserve">無効にしてサインインを止め、まだ使われているデバイスをログアウトさせ、あるいは削除してごみ箱から復元する。どちらを選ぶべきか、そして何が残るのかを説明します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-16</w:t>
+        <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnqkv5edejbsbcncsuwtkp">
+      <w:hyperlink w:history="1" r:id="rIdm-a0lnxriazjj0d54vp0v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/directory/remove-someone-who-has-left/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="160"/>
-[...143 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4495800" cy="3971925"/>
+            <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="user-remove-actions-ja" descr="どちらの操作も対象者のパネル下部にあります。" title="どちらの操作も対象者のパネル下部にあります。"/>
+            <wp:docPr id="1" name="what-deactivating-stops-ja" descr="無効化が閉じるのはサインインだけです。デバイス、カード、予約にはそれぞれ別の操作が要ります。" title="無効化が閉じるのはサインインだけです。デバイス、カード、予約にはそれぞれ別の操作が要ります。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4495800" cy="3971925"/>
+                      <a:ext cx="5715000" cy="4286250"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">どちらの操作も対象者のパネル下部にあります。</w:t>
-[...19 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">無効化が閉じるのはサインインだけです。デバイス、カード、予約にはそれぞれ別の操作が要ります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">はじめる前に:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+その人の予約のうち、まだ有効なものを先にキャンセルするか引き継いでください。
+ユーザーを削除しても予約には一切影響しません（手順5を参照）。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. 「無効」か「削除」かを選ぶ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2つは別の操作で、取り違えるとあとで困ります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">退職者には </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">無効</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> が適切です。サインインできなくなり、レコードは </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">無効</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> と
+表示されたまま一覧に残ります。過去の予約も読める名前のまま残ります。ワン
+クリックで元に戻せます。すでにサインイン済みのデバイスはログアウトされません —
+それが手順3で、最も見落とされやすいところです。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">削除</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> は、そもそも存在すべきでなかったレコード（重複、入力ミス、テスト用
+アカウントなど）のためのものです。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">レコードそのものが問題でない限り、無効を選んでください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. 無効にする</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ディレクトリ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> › </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ユーザー</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> から対象者を開き、パネル下部の
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ユーザーを無効する</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> は、現在 </w:t>
-[...286 lines deleted...]
-を実行すると、名前とメールアドレスをそのままに復元されます。</w:t>
+        <w:t xml:space="preserve"> を使います。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → directory/user (ユーザー)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="4067175"/>
+            <wp:extent cx="4495800" cy="3971925"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="user-recycle-bin-ja" descr="削除された人はごみ箱に残り、そこから復元できます。" title="削除された人はごみ箱に残り、そこから復元できます。"/>
+            <wp:docPr id="1" name="user-remove-actions-ja" descr="どちらの操作も対象者のパネル下部にあります。" title="どちらの操作も対象者のパネル下部にあります。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
+                      <a:ext cx="4495800" cy="3971925"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">どちらの操作も対象者のパネル下部にあります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">確認ダイアログが表示され、無効にしたユーザーはサインインできなくなる旨が示され
+ます。次の2点に注意してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ユーザーを無効する</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> は、現在 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">アクティブ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> な人にだけ表示され、自分自身には
+表示されません。この操作で自分を締め出すことはできません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">戻すときは同じ場所に </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ユーザーを再度有効に</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> が表示され、アクセスが復旧します。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. まだ使われているデバイスをログアウトさせる</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">無効化が止めるのは </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">次の</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> サインインです。すでにサインインしているスマートフォンや
+ノートPCには何も起きず、そのサインインは最大30日間有効なままです。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">そこで、本人のレコードの </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ログインデバイス</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ページで仕上げてください。
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">すべて強制ログアウト</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> が、その人のデバイスをひとつの操作ですべて終了させます。
+必ず無効化の </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">あと</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> に行ってください。先に無効化しておけば、サインインし直される
+隙間がありません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Microsoft 365 などの会社アカウントでサインインしている場合は、そちらのアカウントも
+無効にしてください。Offision 側の無効化では届かず、強制ログアウトでも届きません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">テナント全体の一覧やまとめてのログアウトについては
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIde2lnz19cwprjviopck4vi">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">紛失・盗難にあったデバイスをログアウトさせる</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">
+を参照してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. カードとドアのアクセスを取り上げる</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">無効化はステータスを変えるだけで、他には何もしません。本人が持っているアクセス
+カードは消えず、ドアからも外れません。つまり、財布に残ったカードはパネルで本人を
+名乗り続け、その人のために開いていたドアは今も開きます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">削除してもカードは消えません。解決すべきアカウントがなくなるためパネルでは番号が
+黙りますが、カードのレコードは残ります。番号はアカウント全体で予約されたままで、
+消すまでは他の人に割り当てられず、その人をごみ箱から復元すれば再び本人を名乗ります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">本人のレコードを開き、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">アクセスカード</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ページでカードの欄を空にして保存して
+ください。欄を空にすることがカードの削除にあたります。このページに別途の削除操作は
+ありません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → directory/access-card (アクセスカード)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="1590675"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="card-outlives-the-account-ja" descr="Leo Fontaine のアカウントは無効ですが、持っているカードは有効のままです。" title="Leo Fontaine のアカウントは無効ですが、持っているカードは有効のままです。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="1590675"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leo Fontaine のアカウントは無効ですが、持っているカードは有効のままです。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">これでは閉じないドアが2つあります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自社の入退室管理システムが開けるドア。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Offision はカード番号をドアコント
+ローラーへ送りません。そのため、そちらのシステムで本人を外す作業は別に必要です —
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdvcgzlxcwud5_8hznyywee">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">カード番号が読まれる場所</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> を参照してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">外部システムが発行したカード。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 外部同期カードは本人のレコード上では読み取り
+専用で、発行元で取り消す必要があります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">自動で行うことはできますか</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">自動になるのはアカウントの部分だけです。
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdhqleu_aykabwarchy-1hw">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Microsoft 365 からユーザーを同期する</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">
+を有効にしている場合、ディレクトリから削除された人 — あるいは同期対象のグループから
+外れた人 — は次回の同期で Offision からも削除され、上の手順1と2は誰も操作しなくても
+行われます。Microsoft 365 でサインインをブロックするのはこれには当たりません。
+ブロックされたアカウントはディレクトリに残り、Offision では有効なユーザーのままです。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">それ以外は自動になりません。カードも、デバイスも、予約も残ります。業者の
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdazsubqumx8cuwxaiewccz">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">長期来訪者バッジ</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">にはまったく触れません —
+アカウントではなく来訪者の記録に紐づいているためです。
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdwapgwjfy4sffe2vpgvggi">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">退職時に入館権限や発行済みのパスを自動で失効させられますか？</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">
+を参照してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. 削除しても残るもの</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">予約はそのまま残ります。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ユーザーを無効化・削除しても、Offision は予約を
+キャンセルも解放も引き継ぎもしません。確認も表示されません。その人が来週の火曜に
+予約したルームは、来週の火曜も予約されたままです。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">そのため、誰かを削除する前に、残っているものを片付けてください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">実施しない予約はキャンセルする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">実施する予約は、同僚の名前で取り直す。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">特に繰り返しの予約を確認する。もっとも先まで残り、忘れられやすいものです。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">削除後も過去の予約にはその人の名前が残ります。履歴が読める状態のまま保たれる、
+望ましい挙動です。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">無効にした人も、引き続き予約の参加者に追加できます。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 参加者のピッカーは
+サインインできるアカウントではなく人を一覧するため、無効になっても残ります。
+削除した人はピッカーから消えます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6. 削除と、その取り消し</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">削除</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> は同じパネルの </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ユーザーを無効する</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> の隣にあり、対象者を確認する
+ダイアログが表示されます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">この時点では何も失われません。レコードは一覧下部の </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ごみ箱</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> に移動します。
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">アクティブリストに戻る</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> で元の一覧に戻ります。ごみ箱で対象者を選び </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">リストア</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+を実行すると、名前とメールアドレスをそのままに復元されます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4067175"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="user-recycle-bin-ja" descr="削除された人はごみ箱に残り、そこから復元できます。" title="削除された人はごみ箱に残り、そこから復元できます。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4067175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -700,51 +1030,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">その間に同じメールアドレスが新しいアカウントで使われていた場合、復元時に
 重複を避けるため名前が変更されます。復元後に名前を確認してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ごみ箱の中の人は消去されません。予約・ログ・承認はその人を参照しているため、
 レコードを残すことで履歴が読めるままになります。削除したアカウントはいつでも復元
 でき、その人の名前が過去の操作から消えることもありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">6. 確認する</w:t>
+        <w:t xml:space="preserve">7. 確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">対象者の行が </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">無効</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と表示されるか、メインの一覧ではなく </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">削除済み項目</w:t>
@@ -761,61 +1091,60 @@
         <w:t xml:space="preserve">ログインデバイス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ページは空になっているはず
 です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">続いて、その人のアドレスでサインインを試してください。拒否されるはずです。まだ
 入れる場合は別のレコードに対して操作した可能性があります。名前ではなくアドレスで
 検索してください。重複が原因であることがほとんどです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">サインインが成功してしまうのではなく、デバイスがまだ使えている場合は別の問題です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3j9ztgadxzq3uqaqhimgu">
+      <w:hyperlink w:history="1" r:id="rIds_dftgydlrofpgebz2ftg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">ログアウトさせたのにまだアクセスできる</w:t>
+          <w:t xml:space="preserve">ログインデバイスの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">
-を参照してください。</w:t>
+        <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1231,51 +1560,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnqkv5edejbsbcncsuwtkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rId4ndqsekapfd89j-i90oc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-out-a-lost-or-stolen-device/" TargetMode="External"/><Relationship Id="rId3j9ztgadxzq3uqaqhimgu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../someone-still-has-access-after-sign-out/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c37d466be48fbe1dcd295ca54d238e0b38dae024.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/41deed73a64b158019a5b7f7353e5adc78a00664.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdm-a0lnxriazjj0d54vp0v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rIde2lnz19cwprjviopck4vi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-out-a-lost-or-stolen-device/" TargetMode="External"/><Relationship Id="rIdvcgzlxcwud5_8hznyywee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-a-card-number-is-read/" TargetMode="External"/><Relationship Id="rIdhqleu_aykabwarchy-1hw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdazsubqumx8cuwxaiewccz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdwapgwjfy4sffe2vpgvggi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../faq/can-access-be-revoked-when-somebody-leaves/" TargetMode="External"/><Relationship Id="rIds_dftgydlrofpgebz2ftg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-login-devices-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba94b8cf220f5324ba616c6f94fd4aaa55551f78.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c37d466be48fbe1dcd295ca54d238e0b38dae024.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ddcfba3930cc5b21831ce04a96d1545cd01265c7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/41deed73a64b158019a5b7f7353e5adc78a00664.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>退職した人を削除する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>