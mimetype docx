--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm-a0lnxriazjj0d54vp0v">
+      <w:hyperlink w:history="1" r:id="rId_ip0fhnnhuc7wjktjegdt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/directory/remove-someone-who-has-left/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="what-deactivating-stops-ja" descr="無効化が閉じるのはサインインだけです。デバイス、カード、予約にはそれぞれ別の操作が要ります。" title="無効化が閉じるのはサインインだけです。デバイス、カード、予約にはそれぞれ別の操作が要ります。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -481,51 +481,51 @@
         </w:rPr>
         <w:t xml:space="preserve">あと</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> に行ってください。先に無効化しておけば、サインインし直される
 隙間がありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Microsoft 365 などの会社アカウントでサインインしている場合は、そちらのアカウントも
 無効にしてください。Offision 側の無効化では届かず、強制ログアウトでも届きません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">テナント全体の一覧やまとめてのログアウトについては
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde2lnz19cwprjviopck4vi">
+      <w:hyperlink w:history="1" r:id="rIdp_ebmajo9mtty9f4ddror">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">紛失・盗難にあったデバイスをログアウトさせる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. カードとドアのアクセスを取り上げる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -646,137 +646,137 @@
       <w:r>
         <w:t xml:space="preserve">これでは閉じないドアが2つあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自社の入退室管理システムが開けるドア。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Offision はカード番号をドアコント
 ローラーへ送りません。そのため、そちらのシステムで本人を外す作業は別に必要です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvcgzlxcwud5_8hznyywee">
+      <w:hyperlink w:history="1" r:id="rIdzvifdd9bjvln59lbafemj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">カード番号が読まれる場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">外部システムが発行したカード。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 外部同期カードは本人のレコード上では読み取り
 専用で、発行元で取り消す必要があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">自動で行うことはできますか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">自動になるのはアカウントの部分だけです。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhqleu_aykabwarchy-1hw">
+      <w:hyperlink w:history="1" r:id="rIdzq0qja7fakxsu-p3wppqm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365 からユーザーを同期する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を有効にしている場合、ディレクトリから削除された人 — あるいは同期対象のグループから
 外れた人 — は次回の同期で Offision からも削除され、上の手順1と2は誰も操作しなくても
 行われます。Microsoft 365 でサインインをブロックするのはこれには当たりません。
 ブロックされたアカウントはディレクトリに残り、Offision では有効なユーザーのままです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">それ以外は自動になりません。カードも、デバイスも、予約も残ります。業者の
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdazsubqumx8cuwxaiewccz">
+      <w:hyperlink w:history="1" r:id="rIdbmqddcbuibid9uhzl2rjk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">長期来訪者バッジ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にはまったく触れません —
 アカウントではなく来訪者の記録に紐づいているためです。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwapgwjfy4sffe2vpgvggi">
+      <w:hyperlink w:history="1" r:id="rId60auqauhs6znusgpmbszy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">退職時に入館権限や発行済みのパスを自動で失効させられますか？</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 削除しても残るもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1091,51 +1091,51 @@
         <w:t xml:space="preserve">ログインデバイス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ページは空になっているはず
 です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">続いて、その人のアドレスでサインインを試してください。拒否されるはずです。まだ
 入れる場合は別のレコードに対して操作した可能性があります。名前ではなくアドレスで
 検索してください。重複が原因であることがほとんどです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">サインインが成功してしまうのではなく、デバイスがまだ使えている場合は別の問題です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds_dftgydlrofpgebz2ftg">
+      <w:hyperlink w:history="1" r:id="rId3ywhcm4fxtb-2n06bwwiz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ログインデバイスの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1560,51 +1560,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdm-a0lnxriazjj0d54vp0v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rIde2lnz19cwprjviopck4vi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-out-a-lost-or-stolen-device/" TargetMode="External"/><Relationship Id="rIdvcgzlxcwud5_8hznyywee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-a-card-number-is-read/" TargetMode="External"/><Relationship Id="rIdhqleu_aykabwarchy-1hw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdazsubqumx8cuwxaiewccz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdwapgwjfy4sffe2vpgvggi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../faq/can-access-be-revoked-when-somebody-leaves/" TargetMode="External"/><Relationship Id="rIds_dftgydlrofpgebz2ftg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-login-devices-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba94b8cf220f5324ba616c6f94fd4aaa55551f78.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c37d466be48fbe1dcd295ca54d238e0b38dae024.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ddcfba3930cc5b21831ce04a96d1545cd01265c7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/41deed73a64b158019a5b7f7353e5adc78a00664.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_ip0fhnnhuc7wjktjegdt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rIdp_ebmajo9mtty9f4ddror" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-out-a-lost-or-stolen-device/" TargetMode="External"/><Relationship Id="rIdzvifdd9bjvln59lbafemj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-a-card-number-is-read/" TargetMode="External"/><Relationship Id="rIdzq0qja7fakxsu-p3wppqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdbmqddcbuibid9uhzl2rjk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId60auqauhs6znusgpmbszy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../faq/can-access-be-revoked-when-somebody-leaves/" TargetMode="External"/><Relationship Id="rId3ywhcm4fxtb-2n06bwwiz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-login-devices-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3e1f1488e134d693a9af63ebd26a6231fd75e59b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2010291d600cd77f5d2073f3ed09866c12457cdd.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/95d57703ee74499eebb93c56a1bcc9c96fa31154.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/962ad719802754832e9172c6cc888a70e02ae161.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>退職した人を削除する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>