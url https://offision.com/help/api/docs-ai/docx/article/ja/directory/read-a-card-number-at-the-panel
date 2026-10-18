--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -26,123 +26,133 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルでカード番号を調べる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">カードが実際に送る番号を、カードを読めるパネルなら何であれ確認する方法。パネル自身のコンソールがタップされたカードの番号を表示します — それが登録すべき番号で、たいていカード表面の印字とは違います。</w:t>
+        <w:t xml:space="preserve">カードが実際に送る番号を、カードを読めるパネルなら何であれ確認する方法。パネル自身のコンソールのカードテストが、タップされたカードの番号を表示します — それが登録すべき番号で、たいていカード表面の印字とは違います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-08</w:t>
+        <w:t xml:space="preserve">2026-09-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpl5pag3wu4o-x7xhxv7qa">
+      <w:hyperlink w:history="1" r:id="rIda3xvoeffdzs5vdl5h1g5n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/directory/read-a-card-number-at-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">必要な番号はたいていカードに印字された番号ではありません。ですから確実なのは、そのカードを実際に読むことになるパネルに尋ねることです。どのパネルも最後に読んだカードを自分のコンソールの 1 ページに保持していて、その値がそのまま</w:t>
+        <w:t xml:space="preserve">必要な番号はたいていカードに印字された番号ではありません。ですから確実なのは、そのカードを実際に読むことになるパネルに尋ねることです。どのパネルもコンソールに</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">カードテスト</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">のページを持っていて、タップされたカードの番号を表示します。その値がそのまま</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アクセスカード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">に入れる番号になります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 パネルはペアリング済みでルームを表示していて、そのパスコードが分かっていること —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0aaeg1guzt0sguawsrfgf">
+      <w:hyperlink w:history="1" r:id="rIdkt3q7wehbmczulcdhh21m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの設定を解除するパスコードを設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。カードを 1 枚手に持ち、パネルの前に立っている必要があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. パネルのコンソールを解除する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -202,166 +212,227 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">コンソールの手前にあるゲート — テンキー、またはその横の QR コード。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">テンキーだけが方法ではありません。プレーヤーマネージャーの権限を持つ人はここで自分の社員証をタップできますし、管理者は横に表示された QR コードを読み取れます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2. 端末ステータスを開いてカードをタップする</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">はコンソール左側リストの 3 番目で、</w:t>
+        <w:t xml:space="preserve">2. カードテストを開いてカードをタップする</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">コンソールはルームの上に </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">概要</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> のページで開きます。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">カードテスト</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">は左側リストの 4 番目で、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">サーバー接続</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">と</w:t>
+        <w:t xml:space="preserve">概要</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">端末情報</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">の下にあります。このページはパネル自身の状態 — 時刻、ネットワーク、メモリ、ストレージ — を並べたもので、ここで重要なのは最後の行、</w:t>
+        <w:t xml:space="preserve">ステータス</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">デバイス</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">の下にあります。以前は</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">端末ステータス</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">の最後にあった</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">カードスキャン結果</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">です。</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">カードをタップするまではダッシュのままです。カードをパネルのリーダーにかざすと値が入り、その後もタップのたびに更新されるので、このページを離れずに何枚も続けて確認できます。</w:t>
+        <w:t xml:space="preserve">の行に代わるページです。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">カードを読むまでは </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">スキャンの準備ができました</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> と表示されています。カードをパネルのリーダーにかざすと、ページ上部に番号が大きく、読み取った時刻とともに表示されます。その後もタップのたびに入れ替わり、下の</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">最近</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">にはコンソールを開いてから読んだカードが新しい順に並ぶので、このページを離れずに何枚も続けて確認できます。コンソールを閉じると一覧は消えます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ここでタップしたカードは読み取られるだけで、チェックインはされません。コンソールを開いているあいだ、下のルーム画面はカードを受け付けません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2457450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="card-number-at-panel-console-ja" descr="カードスキャン結果はリストの最後の行で、いまタップしたカードの番号を示します。" title="カードスキャン結果はリストの最後の行で、いまタップしたカードの番号を示します。"/>
+            <wp:docPr id="1" name="card-number-at-panel-console-ja" descr="カードテスト。いまタップしたカードの番号と、その下の最近の読み取り一覧。" title="カードテスト。いまタップしたカードの番号と、その下の最近の読み取り一覧。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="2457450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">カードスキャン結果はリストの最後の行で、いまタップしたカードの番号を示します。</w:t>
+        <w:t xml:space="preserve">カードテスト。いまタップしたカードの番号と、その下の最近の読み取り一覧。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この文字列がそのまま答えです。画面のとおりに書き写してください — 大文字と小文字は区別されないので、どちらで写したかを気にする必要はありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">番号はどんな形になるか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一般的な MIFARE、NTAG、DESFire のカードでは、これはチップの UID を 16 進数で表したもので、</w:t>
       </w:r>
@@ -391,54 +462,64 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">USB リーダーは違う答えを返します:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 デコードはパネルの内蔵リーダーの仕事です。同じ HID カードでも、パネルに挿した USB リーダーでタップすると、本来デコードできるパネルであっても長いシリアル番号が返ります — 実際の運用でパネルが読むのと同じ方法で読んでください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どのパネルでできるか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">カードを読めるパネルなら、読んだ内容を必ず見せられます。この行はパネルのリーダー — それがどの種類であれ — を見ているだけで、この行のないコンソールを持つブランドはありません。違うのはパネルが自前のリーダーを持つか、外付けが要るかだけで、それは
+        <w:t xml:space="preserve">カードを読めるパネルなら、読んだ内容を必ず見せられます。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">カードテスト</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">はパネルのリーダー — それがどの種類であれ — を見ているだけで、このページのないコンソールを持つブランドはありません。違うのはパネルが自前のリーダーを持つか、外付けが要るかだけで、それは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzfhmmpuscg6hakhuen5oh">
+      <w:hyperlink w:history="1" r:id="rIdieptmn-z2h_ebllqg7zbj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision が対応する予約パネルのハードウェア</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 に機種ごとに書かれています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="card-reader-paths-ja" descr="Qbic と iAdea はカードを自分で読みます。それ以外はリーダーが必要です。" title="Qbic と iAdea はカードを自分で読みます。それ以外はリーダーが必要です。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -474,80 +555,100 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Qbic と iAdea はカードを自分で読みます。それ以外はリーダーが必要です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">インストールしたアプリではなくブラウザーで動いているパネルは内蔵リーダーにまったく届かないので、USB リーダーを挿すまでこの行はダッシュのままです。</w:t>
+        <w:t xml:space="preserve">インストールしたアプリではなくブラウザーで動いているパネルは内蔵リーダーにまったく届かないので、USB リーダーを挿すまで</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">カードテスト</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">は </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">スキャンの準備ができました</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> のままです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 番号を人に紐づけて保存する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">番号を</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アクセスカード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">に持っていって追加するか、その人自身のレコードに入力します — どちらも同じカードを書き込みます。カードを回収する手順まで含めた全体の流れは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddeosh31v5gzgnck4d3dpb">
+      <w:hyperlink w:history="1" r:id="rId2dvccqpiq_rmy4ommkwbx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">アクセスカードを発行する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → directory/access-card (アクセスカード)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -642,51 +743,51 @@
         </w:rPr>
         <w:t xml:space="preserve">リモート操作</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を選び、ミラーリングされた画面でコンソールを操作しながら、ルームにいる同僚にタップしてもらいます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/device (予約パネル)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">行がダッシュのままのとき</w:t>
+        <w:t xml:space="preserve">番号が表示されないとき</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3189"/>
         <w:gridCol w:w="6171"/>
       </w:tblGrid>
@@ -831,51 +932,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3189"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ここには番号が出るのに、ルームの画面でタップしても何も起きない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6171"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">その番号がまだ誰にも紐づいていません。それがこのページの目的です。すでに紐づいている場合は </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdad529axjufdf44fqaarpr">
+            <w:hyperlink w:history="1" r:id="rIdb88dnhg8uyezzucez0rxn">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">社員証をタップしても反応しない</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> を順に確認してください</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
@@ -1308,51 +1409,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpl5pag3wu4o-x7xhxv7qa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/read-a-card-number-at-the-panel/" TargetMode="External"/><Relationship Id="rId0aaeg1guzt0sguawsrfgf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdzfhmmpuscg6hakhuen5oh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIddeosh31v5gzgnck4d3dpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rIdad529axjufdf44fqaarpr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bd84ad60afac7a55d05d98874a54f4d6fafedf70.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02f97a36aee846fed35b4481bc201f55c4177734.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a5e84e6c037f613ce93b4203153de70ce91f1f3e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/20a473d081d604a79fdce2d4ef35f8388b9ad590.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIda3xvoeffdzs5vdl5h1g5n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/read-a-card-number-at-the-panel/" TargetMode="External"/><Relationship Id="rIdkt3q7wehbmczulcdhh21m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdieptmn-z2h_ebllqg7zbj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId2dvccqpiq_rmy4ommkwbx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rIdb88dnhg8uyezzucez0rxn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c666f09c2e1fc0a6a7bc36a2fb3cd8ab31db4545.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee5ef2b9dda242d276de5b6d9f98354ac409356e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/befe4d8bc5b0ba9bdc6f7cac43a402be03658072.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a05eb8001b36fb19a54316d80609c3ee62875d85.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>パネルでカード番号を調べる</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>