--- v1 (2026-10-18)
+++ v2 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda3xvoeffdzs5vdl5h1g5n">
+      <w:hyperlink w:history="1" r:id="rIdynhm3_aeht-gzorssqxru">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/directory/read-a-card-number-at-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">必要な番号はたいていカードに印字された番号ではありません。ですから確実なのは、そのカードを実際に読むことになるパネルに尋ねることです。どのパネルもコンソールに</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">カードテスト</w:t>
       </w:r>
@@ -108,51 +108,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アクセスカード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">に入れる番号になります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 パネルはペアリング済みでルームを表示していて、そのパスコードが分かっていること —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkt3q7wehbmczulcdhh21m">
+      <w:hyperlink w:history="1" r:id="rIdqx2fs8sxl0xcyni3jnpro">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの設定を解除するパスコードを設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。カードを 1 枚手に持ち、パネルの前に立っている必要があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. パネルのコンソールを解除する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -475,51 +475,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どのパネルでできるか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">カードを読めるパネルなら、読んだ内容を必ず見せられます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">カードテスト</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">はパネルのリーダー — それがどの種類であれ — を見ているだけで、このページのないコンソールを持つブランドはありません。違うのはパネルが自前のリーダーを持つか、外付けが要るかだけで、それは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdieptmn-z2h_ebllqg7zbj">
+      <w:hyperlink w:history="1" r:id="rIdgmdgjf1dcth9tysiyiviw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision が対応する予約パネルのハードウェア</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 に機種ごとに書かれています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="card-reader-paths-ja" descr="Qbic と iAdea はカードを自分で読みます。それ以外はリーダーが必要です。" title="Qbic と iAdea はカードを自分で読みます。それ以外はリーダーが必要です。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -604,51 +604,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 番号を人に紐づけて保存する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">番号を</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アクセスカード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">に持っていって追加するか、その人自身のレコードに入力します — どちらも同じカードを書き込みます。カードを回収する手順まで含めた全体の流れは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2dvccqpiq_rmy4ommkwbx">
+      <w:hyperlink w:history="1" r:id="rId7ybwuqlekx0hv375nye-k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">アクセスカードを発行する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → directory/access-card (アクセスカード)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -932,51 +932,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3189"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ここには番号が出るのに、ルームの画面でタップしても何も起きない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6171"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">その番号がまだ誰にも紐づいていません。それがこのページの目的です。すでに紐づいている場合は </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdb88dnhg8uyezzucez0rxn">
+            <w:hyperlink w:history="1" r:id="rIdseicwq8zf0fbjix_dm7ch">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">社員証をタップしても反応しない</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> を順に確認してください</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
@@ -1409,51 +1409,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIda3xvoeffdzs5vdl5h1g5n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/read-a-card-number-at-the-panel/" TargetMode="External"/><Relationship Id="rIdkt3q7wehbmczulcdhh21m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdieptmn-z2h_ebllqg7zbj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId2dvccqpiq_rmy4ommkwbx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rIdb88dnhg8uyezzucez0rxn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c666f09c2e1fc0a6a7bc36a2fb3cd8ab31db4545.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee5ef2b9dda242d276de5b6d9f98354ac409356e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/befe4d8bc5b0ba9bdc6f7cac43a402be03658072.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a05eb8001b36fb19a54316d80609c3ee62875d85.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdynhm3_aeht-gzorssqxru" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/read-a-card-number-at-the-panel/" TargetMode="External"/><Relationship Id="rIdqx2fs8sxl0xcyni3jnpro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdgmdgjf1dcth9tysiyiviw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId7ybwuqlekx0hv375nye-k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rIdseicwq8zf0fbjix_dm7ch" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c666f09c2e1fc0a6a7bc36a2fb3cd8ab31db4545.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee5ef2b9dda242d276de5b6d9f98354ac409356e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/befe4d8bc5b0ba9bdc6f7cac43a402be03658072.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a05eb8001b36fb19a54316d80609c3ee62875d85.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>パネルでカード番号を調べる</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>