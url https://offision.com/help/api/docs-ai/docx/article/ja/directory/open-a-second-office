--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -26,87 +26,95 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1つ目のオフィスをコピーして2つ目を開設する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Offisionはすべてのオフィスを1つのアカウントで管理するため、2つ目の拠点は新しい建物であって、2つ目のセットアップではありません。ポリシー、デバイス設定、サイネージコンテンツ、ブランディングは建物ができた時点で共有されます。コピーが引き継ぐもの、そのままにしてはいけない3つの項目、そしてルームと人をまとめて取り込む方法。</w:t>
+        <w:t xml:space="preserve">[Map family: shared] Offisionはすべてのオフィスを1つのアカウントで管理するため、2つ目の拠点は新しい建物であって、2つ目のセットアップではありません。ポリシー、デバイス設定、サイネージコンテンツ、ブランディングは建物ができた時点で共有されます。コピーが引き継ぐもの、そのままにしてはいけない3つの項目、そしてルームと人をまとめて取り込む方法。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-12</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdedjly6ozl615ayjhij0of">
+      <w:hyperlink w:history="1" r:id="rIddfrvsbni-um78e88wrjb6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/directory/open-a-second-office/</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Offisionは、すべてのオフィスを1つのアカウントで管理します。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 新しい拠点とは、
 すでに運用しているOffisionの中の新しい</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">建物</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">であり、2つ目のOffisionを用意する
@@ -397,51 +405,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">画面上では何も間違って見えないので、ここは時間をかける手順です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">地図のピンは1つ目のオフィスのままです。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> このピンは建物のタイムゾーンであり、
 GPSチェックイン範囲の中心であり、予約や来訪者のメールに載る地図リンクでもあります
 — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk4ul1rxoyjuqk2c6x_ihn">
+      <w:hyperlink w:history="1" r:id="rIdghapl_p27tzmfauypbeqk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建物のGoogleマップの位置が使われる場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。誰かが予約する前に新しい住所へ動かし、同じ流れで</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">住所</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">欄も
 直します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -449,94 +457,94 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">より厄介なのは営業時間です。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 営業時間が自身のタイムゾーンを持っている場合、
 その方が地図のピンより優先され、地図の下の行が</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">営業時間から</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と表示します。地球の
 反対側にある2つ目のオフィスが、ピンは完璧なのにすべての予約を1つ目のオフィスの時計
 で動かしてしまう、ということが起こります。引き継いだものを共有するのではなく、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduqtn6f7nwkrxjuv-mya7m">
+      <w:hyperlink w:history="1" r:id="rId-sdgtohu-h7t2crj30xpt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">そのオフィス専用の営業時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 与えてください。2つが読まれる順序は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4zkk5czq-maefknmwxssz">
+      <w:hyperlink w:history="1" r:id="rIdvnoukekgvihcp89zly5zx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">どのタイムゾーンが適用されるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そのうえで、表計算からこの建物を指名できるようにするなら</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アクセスID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を与え、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyxfu7ukm6p8s1pvz9tnf4">
+      <w:hyperlink w:history="1" r:id="rIdhfalpmwc_cwlnvhx4vtkg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">フロア</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を埋めます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. フロアにルームとデスクを置く</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">方法は3つあり、ルームがどれだけ似ているかで選びます。</w:t>
@@ -565,140 +573,140 @@
         <w:t xml:space="preserve">の隣にある</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">コピー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は、そのポリシー・時間・設備を引き継ぎます
 — ルームを複製するのに一番近い方法です。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">所在地</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を新しいフロアに変え、付いて
 こないフロアプラン上の位置を置き直してください:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdselallrkm4exx_g9amr3f">
+      <w:hyperlink w:history="1" r:id="rIdxfq-oydinabef15cvoxeb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームの名称変更・編集・削除</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">追加</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の隣にある</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">インポート</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は数が多いとき向けです。シートが持つのは名称と
 ルームの定員だけで、フロアの列はありません。所在地・ポリシー・設備は後から設定
 します: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0crtviaivdzyrlt1q2xia">
+      <w:hyperlink w:history="1" r:id="rIdhzfbjplplpbkismcnppra">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtcaniushefzxgl_xwi2re">
+      <w:hyperlink w:history="1" r:id="rIdcj3l40vvinlg3b9-xykww">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを同期する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">**は、
 ディレクトリを運用している会社ならそこから取り込みます。既定のフロアに入るので、
 移動する前提で考えてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">人も同じ2つの方法で入ります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-rliials7yr_r-g10_ia1">
+      <w:hyperlink w:history="1" r:id="rIdsmeiya_rxmkfarvazyrhi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">表計算かディレクトリ同期</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — そして所属するグループが
 権限とポイントをすでに持っています。アクセスカードは何もする必要がありません。
 番号は人に属し、どのパネルでも読めるからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. すでに書いたルールを参照させる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -716,147 +724,147 @@
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リソースポイントポリシー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チームスペース</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が1つ目のオフィスで使っている設定を
 選択肢として出すので、それを選びます。どれも付けなかったルームは、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdajvz6qginnjqox8y-ekse">
+      <w:hyperlink w:history="1" r:id="rIdp0p3xqo4e91l7knhge22z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">誰でも・いつでも・すぐに予約できる状態</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 になります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルと画面も同じです。パネルのボタン・外観・スクリーンセーバーは、いくつのパネル
 からでも共有できる</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr761vj1zys-dcvfxo9rbh">
+      <w:hyperlink w:history="1" r:id="rIdtuwu1fujxavqd2y8yjygr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デバイス設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">から来ますし、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0juk-ovyfsowzaemtf0mg">
+      <w:hyperlink w:history="1" r:id="rIdjn2aus63opdayfhqenggt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サイネージコンテンツ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">は画面ではなくデザイン
 です。どちらも既存のものに加わるだけで、あなたは機器に新しい建物の場所を与えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 来訪者に開く</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪問は建物ごとに有効にするもので、訪問ポリシーはコピーがすでに持ってきています。
 残るのは建物の受付時間、受付担当者、そして枠です。来訪者のライセンスは会社単位では
 なく拠点単位なので、新しい拠点には月ごとの枠が別にあります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjoxdcs3yjnni5mqalf9lt">
+      <w:hyperlink w:history="1" r:id="rIdxnemtsg4arwcuyzuhbwpx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建物を来訪者に開く</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2つ目の拠点でだけ効いてくることが1つあります。建物を指定していないロビー画面は
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">すべての</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">訪問先を迎えてしまうため、各オフィスの来訪者がもう一方の画面に出ます。
 ロビー画面ごとに担当する建物を指定してください —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzszij4g5r4yghe3o9z35v">
+      <w:hyperlink w:history="1" r:id="rIdcu-umvcaj7uecanaiyhzs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪問先とは</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 動作を確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">新しい拠点のルームを一般の従業員として予約し、そのパネルでチェックインします。
@@ -865,130 +873,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この記事が扱わないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">フロアプランはフロアごとに描くもの</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">で、建物には付いてきません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxdl66gdq5dwxwb8oafi5l">
+      <w:hyperlink w:history="1" r:id="rId7ohpk4i95yuhqy5gzaaff">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">フロアのマップを作る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。また、2つ目の建物は
 パネルが接続する前に開けておく2つ目の
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjtfwrprx2oyaipvd7afl4">
+      <w:hyperlink w:history="1" r:id="rIdce6esnzem1-p2ls2uvitu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ネットワーク</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">でもあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">意図しなくても届いてしまうものが2つあります。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 建物を指定していないアナウンス
 はすべての画面に出るため、新しい拠点は会社の既存のアナウンスを引き継ぎます。また、
 建物にロールを割り当てている場合、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ロール</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ページが空の拠点では、問題が報告されて
 も</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfy5q-nwaw36psxx3m-kll">
+      <w:hyperlink w:history="1" r:id="rIdzeqls_9ywfsizqnudeotl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">誰にもメールが飛びません</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">他システムからの移行</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">はこれとは別の作業で、専用の記事があります:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde4r0_8gogwdzpnwsa9lna">
+      <w:hyperlink w:history="1" r:id="rIdycn7_plf3s_-i7bzlmcjq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">他のシステムからOffisionへ移行する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1413,51 +1421,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdedjly6ozl615ayjhij0of" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/open-a-second-office/" TargetMode="External"/><Relationship Id="rIdk4ul1rxoyjuqk2c6x_ihn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-the-google-map-location-is-used/" TargetMode="External"/><Relationship Id="rIduqtn6f7nwkrxjuv-mya7m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId4zkk5czq-maefknmwxssz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rIdyxfu7ukm6p8s1pvz9tnf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdselallrkm4exx_g9amr3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/rename-edit-or-delete-a-room/" TargetMode="External"/><Relationship Id="rId0crtviaivdzyrlt1q2xia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdtcaniushefzxgl_xwi2re" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId-rliials7yr_r-g10_ia1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rIdajvz6qginnjqox8y-ekse" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-rules-start-from-the-problem/" TargetMode="External"/><Relationship Id="rIdr761vj1zys-dcvfxo9rbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/panel-configurations/" TargetMode="External"/><Relationship Id="rId0juk-ovyfsowzaemtf0mg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdjoxdcs3yjnni5mqalf9lt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rIdzszij4g5r4yghe3o9z35v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-is-a-visiting-location/" TargetMode="External"/><Relationship Id="rIdxdl66gdq5dwxwb8oafi5l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdjtfwrprx2oyaipvd7afl4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdfy5q-nwaw36psxx3m-kll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../ticketing/route-report-emails-to-the-right-people/" TargetMode="External"/><Relationship Id="rIde4r0_8gogwdzpnwsa9lna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e453db892118a220b63a10b48b3412aecb12b348.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddfrvsbni-um78e88wrjb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/open-a-second-office/" TargetMode="External"/><Relationship Id="rIdghapl_p27tzmfauypbeqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-the-google-map-location-is-used/" TargetMode="External"/><Relationship Id="rId-sdgtohu-h7t2crj30xpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdvnoukekgvihcp89zly5zx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rIdhfalpmwc_cwlnvhx4vtkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdxfq-oydinabef15cvoxeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/rename-edit-or-delete-a-room/" TargetMode="External"/><Relationship Id="rIdhzfbjplplpbkismcnppra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdcj3l40vvinlg3b9-xykww" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdsmeiya_rxmkfarvazyrhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rIdp0p3xqo4e91l7knhge22z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-rules-start-from-the-problem/" TargetMode="External"/><Relationship Id="rIdtuwu1fujxavqd2y8yjygr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/panel-configurations/" TargetMode="External"/><Relationship Id="rIdjn2aus63opdayfhqenggt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdxnemtsg4arwcuyzuhbwpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rIdcu-umvcaj7uecanaiyhzs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-is-a-visiting-location/" TargetMode="External"/><Relationship Id="rId7ohpk4i95yuhqy5gzaaff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/create-a-map-2/" TargetMode="External"/><Relationship Id="rIdce6esnzem1-p2ls2uvitu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdzeqls_9ywfsizqnudeotl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../ticketing/route-report-emails-to-the-right-people/" TargetMode="External"/><Relationship Id="rIdycn7_plf3s_-i7bzlmcjq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d7d2cb38b3851d2334036cdb62e9234b4a05f7c9.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>1つ目のオフィスをコピーして2つ目を開設する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>