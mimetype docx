--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddfrvsbni-um78e88wrjb6">
+      <w:hyperlink w:history="1" r:id="rId42nex-wy4xk2oo1fj0bpa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/directory/open-a-second-office/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: shared</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -405,51 +405,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">画面上では何も間違って見えないので、ここは時間をかける手順です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">地図のピンは1つ目のオフィスのままです。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> このピンは建物のタイムゾーンであり、
 GPSチェックイン範囲の中心であり、予約や来訪者のメールに載る地図リンクでもあります
 — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdghapl_p27tzmfauypbeqk">
+      <w:hyperlink w:history="1" r:id="rIdv-j5qcmyng0_jp_fx4tjz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建物のGoogleマップの位置が使われる場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。誰かが予約する前に新しい住所へ動かし、同じ流れで</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">住所</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">欄も
 直します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -457,94 +457,94 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">より厄介なのは営業時間です。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 営業時間が自身のタイムゾーンを持っている場合、
 その方が地図のピンより優先され、地図の下の行が</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">営業時間から</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と表示します。地球の
 反対側にある2つ目のオフィスが、ピンは完璧なのにすべての予約を1つ目のオフィスの時計
 で動かしてしまう、ということが起こります。引き継いだものを共有するのではなく、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-sdgtohu-h7t2crj30xpt">
+      <w:hyperlink w:history="1" r:id="rIdw6f4jjbcxb-rj-xkw0hx3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">そのオフィス専用の営業時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 与えてください。2つが読まれる順序は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvnoukekgvihcp89zly5zx">
+      <w:hyperlink w:history="1" r:id="rIdha4xp9bbj7rnknuzyt6eq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">どのタイムゾーンが適用されるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そのうえで、表計算からこの建物を指名できるようにするなら</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アクセスID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を与え、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhfalpmwc_cwlnvhx4vtkg">
+      <w:hyperlink w:history="1" r:id="rIdwli__a_xnnoiqvx-6i9vt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">フロア</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を埋めます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. フロアにルームとデスクを置く</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">方法は3つあり、ルームがどれだけ似ているかで選びます。</w:t>
@@ -573,140 +573,140 @@
         <w:t xml:space="preserve">の隣にある</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">コピー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は、そのポリシー・時間・設備を引き継ぎます
 — ルームを複製するのに一番近い方法です。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">所在地</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を新しいフロアに変え、付いて
 こないフロアプラン上の位置を置き直してください:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxfq-oydinabef15cvoxeb">
+      <w:hyperlink w:history="1" r:id="rIdo2g1rv2dx08ajurg0hfia">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームの名称変更・編集・削除</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">追加</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の隣にある</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">インポート</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は数が多いとき向けです。シートが持つのは名称と
 ルームの定員だけで、フロアの列はありません。所在地・ポリシー・設備は後から設定
 します: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhzfbjplplpbkismcnppra">
+      <w:hyperlink w:history="1" r:id="rId8vnv260zdjyzzcw_pgpvt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcj3l40vvinlg3b9-xykww">
+      <w:hyperlink w:history="1" r:id="rIdlvve2uobz1uw4pztzlsga">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを同期する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">**は、
 ディレクトリを運用している会社ならそこから取り込みます。既定のフロアに入るので、
 移動する前提で考えてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">人も同じ2つの方法で入ります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsmeiya_rxmkfarvazyrhi">
+      <w:hyperlink w:history="1" r:id="rIdvaz3zn3zjdknfazdjug32">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">表計算かディレクトリ同期</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — そして所属するグループが
 権限とポイントをすでに持っています。アクセスカードは何もする必要がありません。
 番号は人に属し、どのパネルでも読めるからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. すでに書いたルールを参照させる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -724,147 +724,147 @@
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リソースポイントポリシー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チームスペース</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が1つ目のオフィスで使っている設定を
 選択肢として出すので、それを選びます。どれも付けなかったルームは、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp0p3xqo4e91l7knhge22z">
+      <w:hyperlink w:history="1" r:id="rId8uemlp7n_wpkjbkwkbzrg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">誰でも・いつでも・すぐに予約できる状態</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 になります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルと画面も同じです。パネルのボタン・外観・スクリーンセーバーは、いくつのパネル
 からでも共有できる</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtuwu1fujxavqd2y8yjygr">
+      <w:hyperlink w:history="1" r:id="rId5fxlipciedsvcvxoad1x8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デバイス設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">から来ますし、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjn2aus63opdayfhqenggt">
+      <w:hyperlink w:history="1" r:id="rIdvf5_sqr4blgjp8odsr0yg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サイネージコンテンツ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">は画面ではなくデザイン
 です。どちらも既存のものに加わるだけで、あなたは機器に新しい建物の場所を与えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 来訪者に開く</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪問は建物ごとに有効にするもので、訪問ポリシーはコピーがすでに持ってきています。
 残るのは建物の受付時間、受付担当者、そして枠です。来訪者のライセンスは会社単位では
 なく拠点単位なので、新しい拠点には月ごとの枠が別にあります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxnemtsg4arwcuyzuhbwpx">
+      <w:hyperlink w:history="1" r:id="rIdsqlnvku7aoktlju7cb4y4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建物を来訪者に開く</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2つ目の拠点でだけ効いてくることが1つあります。建物を指定していないロビー画面は
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">すべての</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">訪問先を迎えてしまうため、各オフィスの来訪者がもう一方の画面に出ます。
 ロビー画面ごとに担当する建物を指定してください —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcu-umvcaj7uecanaiyhzs">
+      <w:hyperlink w:history="1" r:id="rIdjnn5bivcldmkqvdlwhla5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪問先とは</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 動作を確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">新しい拠点のルームを一般の従業員として予約し、そのパネルでチェックインします。
@@ -873,130 +873,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この記事が扱わないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">フロアプランはフロアごとに描くもの</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">で、建物には付いてきません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7ohpk4i95yuhqy5gzaaff">
+      <w:hyperlink w:history="1" r:id="rIdxt9enbota3vvwxk0ox-a5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">フロアのマップを作る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。また、2つ目の建物は
 パネルが接続する前に開けておく2つ目の
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdce6esnzem1-p2ls2uvitu">
+      <w:hyperlink w:history="1" r:id="rIdiqodvhyxvg4m64yk3rzm0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ネットワーク</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">でもあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">意図しなくても届いてしまうものが2つあります。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 建物を指定していないアナウンス
 はすべての画面に出るため、新しい拠点は会社の既存のアナウンスを引き継ぎます。また、
 建物にロールを割り当てている場合、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ロール</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ページが空の拠点では、問題が報告されて
 も</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzeqls_9ywfsizqnudeotl">
+      <w:hyperlink w:history="1" r:id="rIde8unbp_wn4m6ppytqtkr-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">誰にもメールが飛びません</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">他システムからの移行</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">はこれとは別の作業で、専用の記事があります:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdycn7_plf3s_-i7bzlmcjq">
+      <w:hyperlink w:history="1" r:id="rIds8ljofzw2-5ugwrjx22bv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">他のシステムからOffisionへ移行する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1421,51 +1421,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddfrvsbni-um78e88wrjb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/open-a-second-office/" TargetMode="External"/><Relationship Id="rIdghapl_p27tzmfauypbeqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-the-google-map-location-is-used/" TargetMode="External"/><Relationship Id="rId-sdgtohu-h7t2crj30xpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdvnoukekgvihcp89zly5zx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rIdhfalpmwc_cwlnvhx4vtkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdxfq-oydinabef15cvoxeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/rename-edit-or-delete-a-room/" TargetMode="External"/><Relationship Id="rIdhzfbjplplpbkismcnppra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdcj3l40vvinlg3b9-xykww" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdsmeiya_rxmkfarvazyrhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rIdp0p3xqo4e91l7knhge22z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-rules-start-from-the-problem/" TargetMode="External"/><Relationship Id="rIdtuwu1fujxavqd2y8yjygr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/panel-configurations/" TargetMode="External"/><Relationship Id="rIdjn2aus63opdayfhqenggt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdxnemtsg4arwcuyzuhbwpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rIdcu-umvcaj7uecanaiyhzs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-is-a-visiting-location/" TargetMode="External"/><Relationship Id="rId7ohpk4i95yuhqy5gzaaff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/create-a-map-2/" TargetMode="External"/><Relationship Id="rIdce6esnzem1-p2ls2uvitu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdzeqls_9ywfsizqnudeotl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../ticketing/route-report-emails-to-the-right-people/" TargetMode="External"/><Relationship Id="rIdycn7_plf3s_-i7bzlmcjq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d7d2cb38b3851d2334036cdb62e9234b4a05f7c9.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId42nex-wy4xk2oo1fj0bpa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/open-a-second-office/" TargetMode="External"/><Relationship Id="rIdv-j5qcmyng0_jp_fx4tjz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-the-google-map-location-is-used/" TargetMode="External"/><Relationship Id="rIdw6f4jjbcxb-rj-xkw0hx3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdha4xp9bbj7rnknuzyt6eq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rIdwli__a_xnnoiqvx-6i9vt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdo2g1rv2dx08ajurg0hfia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/rename-edit-or-delete-a-room/" TargetMode="External"/><Relationship Id="rId8vnv260zdjyzzcw_pgpvt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdlvve2uobz1uw4pztzlsga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdvaz3zn3zjdknfazdjug32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rId8uemlp7n_wpkjbkwkbzrg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-rules-start-from-the-problem/" TargetMode="External"/><Relationship Id="rId5fxlipciedsvcvxoad1x8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/panel-configurations/" TargetMode="External"/><Relationship Id="rIdvf5_sqr4blgjp8odsr0yg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdsqlnvku7aoktlju7cb4y4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rIdjnn5bivcldmkqvdlwhla5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-is-a-visiting-location/" TargetMode="External"/><Relationship Id="rIdxt9enbota3vvwxk0ox-a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/create-a-map-2/" TargetMode="External"/><Relationship Id="rIdiqodvhyxvg4m64yk3rzm0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIde8unbp_wn4m6ppytqtkr-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../ticketing/route-report-emails-to-the-right-people/" TargetMode="External"/><Relationship Id="rIds8ljofzw2-5ugwrjx22bv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d7d2cb38b3851d2334036cdb62e9234b4a05f7c9.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>1つ目のオフィスをコピーして2つ目を開設する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>