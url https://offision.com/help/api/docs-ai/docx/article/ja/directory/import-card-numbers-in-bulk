--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,106 +26,106 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">カード番号を一括インポートする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">今あるものをエクスポートし、番号を入力して戻すだけです。プレビューの各判定の意味、 一部の行が表示されない理由、そして空欄の扱いを変える唯一のチェックボックス。</w:t>
+        <w:t xml:space="preserve">今あるものをエクスポートし、番号を入力して戻すだけです。プレビューの各判定の意味、一部の行が表示されない理由、そして空欄の扱いを変える唯一のチェックボックス。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4e3k1sejclmoeon_kcse-">
+      <w:hyperlink w:history="1" r:id="rIdtgymrmgwld5fm3eqca0aw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/directory/import-card-numbers-in-bulk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 対象者には既に Offision アカウントが必要です。ファイルはメールアドレスで照合され、
 アカウントを作ることはありません。まだ登録していない場合は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcbhknmwyyw5bcakitn0d1">
+      <w:hyperlink w:history="1" r:id="rIdjsupdsl8szwnapdmoliit">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision に人を追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> で先に人を取り込んでください。
 そのファイルにカード番号を含めることはできません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">500 枚のカードを配るのは表計算の仕事です。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アクセスカード</w:t>
@@ -1514,51 +1514,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4e3k1sejclmoeon_kcse-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/import-card-numbers-in-bulk/" TargetMode="External"/><Relationship Id="rIdcbhknmwyyw5bcakitn0d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/393e5955e3736da90c5fda865d60ecb4b9f9b792.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/080320ef7505386c3f1ee5a6282cda740f65bc7f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bf2ec353ae93ebf92fa792b43100126857c7b62e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9c2bc67341588563cc6728b0d5970178643de165.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtgymrmgwld5fm3eqca0aw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/import-card-numbers-in-bulk/" TargetMode="External"/><Relationship Id="rIdjsupdsl8szwnapdmoliit" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/393e5955e3736da90c5fda865d60ecb4b9f9b792.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/080320ef7505386c3f1ee5a6282cda740f65bc7f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bf2ec353ae93ebf92fa792b43100126857c7b62e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9c2bc67341588563cc6728b0d5970178643de165.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>カード番号を一括インポートする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>