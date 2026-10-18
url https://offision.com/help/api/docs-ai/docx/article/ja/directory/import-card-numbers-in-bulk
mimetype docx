--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,80 +52,80 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtgymrmgwld5fm3eqca0aw">
+      <w:hyperlink w:history="1" r:id="rIdmi5njultqftluojqymd0e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/directory/import-card-numbers-in-bulk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 対象者には既に Offision アカウントが必要です。ファイルはメールアドレスで照合され、
 アカウントを作ることはありません。まだ登録していない場合は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjsupdsl8szwnapdmoliit">
+      <w:hyperlink w:history="1" r:id="rIdj-nfrdqlhar1cqcgscj5z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision に人を追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> で先に人を取り込んでください。
 そのファイルにカード番号を含めることはできません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">500 枚のカードを配るのは表計算の仕事です。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アクセスカード</w:t>
@@ -1514,51 +1514,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtgymrmgwld5fm3eqca0aw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/import-card-numbers-in-bulk/" TargetMode="External"/><Relationship Id="rIdjsupdsl8szwnapdmoliit" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/393e5955e3736da90c5fda865d60ecb4b9f9b792.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/080320ef7505386c3f1ee5a6282cda740f65bc7f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bf2ec353ae93ebf92fa792b43100126857c7b62e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9c2bc67341588563cc6728b0d5970178643de165.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmi5njultqftluojqymd0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/import-card-numbers-in-bulk/" TargetMode="External"/><Relationship Id="rIdj-nfrdqlhar1cqcgscj5z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9049537def47680932ba61b4ab81a09ae7611dd8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/55d69b6f4c5144844e7cd8465083d1184278f3f0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2eeaf26a18d6e35879e74711fa97bf008e73676b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd7bf5f9aa2a73b52959f596e85df8d1cf6fb407.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>カード番号を一括インポートする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>