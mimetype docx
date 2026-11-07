--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,80 +52,80 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmi5njultqftluojqymd0e">
+      <w:hyperlink w:history="1" r:id="rIdaucrawjqylujatqmlsll1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/directory/import-card-numbers-in-bulk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 対象者には既に Offision アカウントが必要です。ファイルはメールアドレスで照合され、
 アカウントを作ることはありません。まだ登録していない場合は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj-nfrdqlhar1cqcgscj5z">
+      <w:hyperlink w:history="1" r:id="rIdjpobpgy7ph0cfm2cm5ye5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision に人を追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> で先に人を取り込んでください。
 そのファイルにカード番号を含めることはできません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">500 枚のカードを配るのは表計算の仕事です。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アクセスカード</w:t>
@@ -1514,51 +1514,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmi5njultqftluojqymd0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/import-card-numbers-in-bulk/" TargetMode="External"/><Relationship Id="rIdj-nfrdqlhar1cqcgscj5z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9049537def47680932ba61b4ab81a09ae7611dd8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/55d69b6f4c5144844e7cd8465083d1184278f3f0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2eeaf26a18d6e35879e74711fa97bf008e73676b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd7bf5f9aa2a73b52959f596e85df8d1cf6fb407.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdaucrawjqylujatqmlsll1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/import-card-numbers-in-bulk/" TargetMode="External"/><Relationship Id="rIdjpobpgy7ph0cfm2cm5ye5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9049537def47680932ba61b4ab81a09ae7611dd8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/55d69b6f4c5144844e7cd8465083d1184278f3f0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2eeaf26a18d6e35879e74711fa97bf008e73676b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd7bf5f9aa2a73b52959f596e85df8d1cf6fb407.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>カード番号を一括インポートする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>