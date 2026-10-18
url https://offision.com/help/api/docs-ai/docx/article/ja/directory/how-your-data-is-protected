--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_849ls1qjyks0vr0ckz9k">
+      <w:hyperlink w:history="1" r:id="rId-qzxdfxatndqehyffnzll">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/directory/how-your-data-is-protected/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">セキュリティ審査で問われるのは 3 点です。通信は暗号化されているか、保存された
 データは暗号化されているか、そして第三者の監査を受けているか。このページはその
 3 点に答えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -163,51 +163,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">通信の暗号化</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision のアドレスはすべて </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">HTTPS のポート 443</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> で提供され、しかも通信は外向き
 のみです。ファイアウォールで開ける受信側の規則はありません。アドレスの一覧は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7ag8qzf33szeifnk247y8">
+      <w:hyperlink w:history="1" r:id="rId56kpueytdonmdci4lnp8e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision が接続するすべてのアドレス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一度 Offision に到達したブラウザーには、以後その経路以外で来ないよう伝えます。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -289,88 +289,88 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パスワードは保存されません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 保存されるのはソルト付きの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">一方向ハッシュ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 （PBKDF2 と HMAC-SHA256）です。Offision を含め誰もパスワードに戻すことはできず、
 だからこそ忘れたパスワードは再設定するしかなく、送り返されることはありません。
 Microsoft 365、Google、LDAP、Active Directory でサインインする場合は、そもそも
 Offision 側にパスワードがありません
 （</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddckbydgoj0ddawqfz94kk">
+      <w:hyperlink w:history="1" r:id="rIdzyjwwksvp0mieq_9jfnil">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サインインのセキュリティの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Offision が繰り返し使う必要のある資格情報は暗号化して保存され</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、使う瞬間にだけ
 復号されます。メールサーバーのパスワード、連携先のクライアントシークレット、機器
 のパスワード、アップロードした証明書などです。来訪者バッジの写真も同じ扱いです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">バックアップもデータと同じリージョン内に保管されます
 （</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtf5vmpl6nav7l2pvbg2u2">
+      <w:hyperlink w:history="1" r:id="rIdb-dzi4hvllfztnpiy9is3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">データはどこに保管されるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">第三者認証と監査</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -424,51 +424,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2 つの認証は 2 つの層のもの——Offision 自身と、Offision が稼働する基盤。審査票にはたいてい両方の欄があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Offision は情報セキュリティマネジメントシステムについて ISO/IEC 27001:2022 を
 取得</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">し、独立した監査を受けています。
 証明書は </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzkhh27ols8isy6h55ksru">
+      <w:hyperlink w:history="1" r:id="rIdnp36gneaishnmmrm6xu_p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">offision.com/security</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> に PDF として
 公開されており、審査票に添付するのはこの文書です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision をホストする </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Microsoft Azure</w:t>
@@ -496,51 +496,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">SOC 1・2・3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を取得しています。
 これらは Offision 自身の運用ではなく基盤側を対象とするため、審査票には両方を記載
 します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">誰が何を変更したかが問われている場合、答えは監査証跡であり、エクスポートできます
 （</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrtxqa8dy94ui0klqjyuhr">
+      <w:hyperlink w:history="1" r:id="rIdwckux5ppg7mci7ju22d84">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">監査証跡に記録されること</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このページが扱わないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -564,71 +564,71 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顧客管理鍵はありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 鍵は Offision が管理します。お客様が鍵を持ち込む、
 保持する、ローテーションするといった方法はなく、BYOK にも対応していません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">オンプレミスやセルフホストの導入には対応していません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> そのため、ここに書いた
 仕組みを自社ネットワーク内へ移すことはできません
 （</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdikwbfcicbsnj0qxgw-eoe">
+      <w:hyperlink w:history="1" r:id="rIdqtjubqlgky6b0pvuhifch">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">データはどこに保管されるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このページより先の内容、および証明書そのものは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgbfag8y8abgnflrcu0fnr">
+      <w:hyperlink w:history="1" r:id="rIdafg-exkr3h4j2u69eofgm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">offision.com/security</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1053,51 +1053,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_849ls1qjyks0vr0ckz9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/how-your-data-is-protected/" TargetMode="External"/><Relationship Id="rId7ag8qzf33szeifnk247y8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIddckbydgoj0ddawqfz94kk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rIdtf5vmpl6nav7l2pvbg2u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdzkhh27ols8isy6h55ksru" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.offision.com/security" TargetMode="External"/><Relationship Id="rIdrtxqa8dy94ui0klqjyuhr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rIdikwbfcicbsnj0qxgw-eoe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdgbfag8y8abgnflrcu0fnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.offision.com/security" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/14bbda9223e4339432fd4a6aae8ae15b6e953577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/042b877b859951b91a544160df398a62bd476544.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-qzxdfxatndqehyffnzll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/how-your-data-is-protected/" TargetMode="External"/><Relationship Id="rId56kpueytdonmdci4lnp8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdzyjwwksvp0mieq_9jfnil" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rIdb-dzi4hvllfztnpiy9is3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdnp36gneaishnmmrm6xu_p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.offision.com/security" TargetMode="External"/><Relationship Id="rIdwckux5ppg7mci7ju22d84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rIdqtjubqlgky6b0pvuhifch" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdafg-exkr3h4j2u69eofgm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.offision.com/security" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aba37cf75f2b7a0512a5ed5f5c10f0203cf3a956.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/230fabe228818341c968076b0595b9e110bea351.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>データは通信時と保存時にどう守られるか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>