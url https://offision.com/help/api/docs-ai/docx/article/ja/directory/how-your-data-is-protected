--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-qzxdfxatndqehyffnzll">
+      <w:hyperlink w:history="1" r:id="rIdkaoxn3umxsjqutkpico46">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/directory/how-your-data-is-protected/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">セキュリティ審査で問われるのは 3 点です。通信は暗号化されているか、保存された
 データは暗号化されているか、そして第三者の監査を受けているか。このページはその
 3 点に答えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -163,51 +163,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">通信の暗号化</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision のアドレスはすべて </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">HTTPS のポート 443</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> で提供され、しかも通信は外向き
 のみです。ファイアウォールで開ける受信側の規則はありません。アドレスの一覧は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId56kpueytdonmdci4lnp8e">
+      <w:hyperlink w:history="1" r:id="rIdpnnaon-6ijmfwcr_6xthy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision が接続するすべてのアドレス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一度 Offision に到達したブラウザーには、以後その経路以外で来ないよう伝えます。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -289,88 +289,88 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パスワードは保存されません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 保存されるのはソルト付きの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">一方向ハッシュ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 （PBKDF2 と HMAC-SHA256）です。Offision を含め誰もパスワードに戻すことはできず、
 だからこそ忘れたパスワードは再設定するしかなく、送り返されることはありません。
 Microsoft 365、Google、LDAP、Active Directory でサインインする場合は、そもそも
 Offision 側にパスワードがありません
 （</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzyjwwksvp0mieq_9jfnil">
+      <w:hyperlink w:history="1" r:id="rIddhgd0mykro-9fyksxhv0b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サインインのセキュリティの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Offision が繰り返し使う必要のある資格情報は暗号化して保存され</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、使う瞬間にだけ
 復号されます。メールサーバーのパスワード、連携先のクライアントシークレット、機器
 のパスワード、アップロードした証明書などです。来訪者バッジの写真も同じ扱いです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">バックアップもデータと同じリージョン内に保管されます
 （</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb-dzi4hvllfztnpiy9is3">
+      <w:hyperlink w:history="1" r:id="rIdrpd04apl2u9vkxxpv59wt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">データはどこに保管されるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">第三者認証と監査</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -424,51 +424,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2 つの認証は 2 つの層のもの——Offision 自身と、Offision が稼働する基盤。審査票にはたいてい両方の欄があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Offision は情報セキュリティマネジメントシステムについて ISO/IEC 27001:2022 を
 取得</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">し、独立した監査を受けています。
 証明書は </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnp36gneaishnmmrm6xu_p">
+      <w:hyperlink w:history="1" r:id="rIde5tpgox1ktujm5cbzfyuq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">offision.com/security</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> に PDF として
 公開されており、審査票に添付するのはこの文書です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision をホストする </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Microsoft Azure</w:t>
@@ -496,51 +496,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">SOC 1・2・3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を取得しています。
 これらは Offision 自身の運用ではなく基盤側を対象とするため、審査票には両方を記載
 します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">誰が何を変更したかが問われている場合、答えは監査証跡であり、エクスポートできます
 （</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwckux5ppg7mci7ju22d84">
+      <w:hyperlink w:history="1" r:id="rIdpsvg-tdrcoql2ocjahksd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">監査証跡に記録されること</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このページが扱わないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -564,71 +564,71 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顧客管理鍵はありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 鍵は Offision が管理します。お客様が鍵を持ち込む、
 保持する、ローテーションするといった方法はなく、BYOK にも対応していません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">オンプレミスやセルフホストの導入には対応していません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> そのため、ここに書いた
 仕組みを自社ネットワーク内へ移すことはできません
 （</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqtjubqlgky6b0pvuhifch">
+      <w:hyperlink w:history="1" r:id="rIdr0qo8ecann8irdoxugjx6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">データはどこに保管されるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このページより先の内容、および証明書そのものは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdafg-exkr3h4j2u69eofgm">
+      <w:hyperlink w:history="1" r:id="rIdfn9gkxbdgfdrhvvnfeocu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">offision.com/security</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1053,51 +1053,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-qzxdfxatndqehyffnzll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/how-your-data-is-protected/" TargetMode="External"/><Relationship Id="rId56kpueytdonmdci4lnp8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdzyjwwksvp0mieq_9jfnil" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rIdb-dzi4hvllfztnpiy9is3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdnp36gneaishnmmrm6xu_p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.offision.com/security" TargetMode="External"/><Relationship Id="rIdwckux5ppg7mci7ju22d84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rIdqtjubqlgky6b0pvuhifch" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdafg-exkr3h4j2u69eofgm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.offision.com/security" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aba37cf75f2b7a0512a5ed5f5c10f0203cf3a956.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/230fabe228818341c968076b0595b9e110bea351.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkaoxn3umxsjqutkpico46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/how-your-data-is-protected/" TargetMode="External"/><Relationship Id="rIdpnnaon-6ijmfwcr_6xthy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIddhgd0mykro-9fyksxhv0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rIdrpd04apl2u9vkxxpv59wt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIde5tpgox1ktujm5cbzfyuq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.offision.com/security" TargetMode="External"/><Relationship Id="rIdpsvg-tdrcoql2ocjahksd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rIdr0qo8ecann8irdoxugjx6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdfn9gkxbdgfdrhvvnfeocu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.offision.com/security" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aba37cf75f2b7a0512a5ed5f5c10f0203cf3a956.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/230fabe228818341c968076b0595b9e110bea351.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>データは通信時と保存時にどう守られるか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>