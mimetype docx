--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">建物のGoogleマップの場所は何に使われるか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Googleマップのピンは絵ではなく、実際に使われる値です。建物のタイムゾーン、 予約と来訪者のメールに入るリンク、GPSチェックインの中心を決めます。 そしてピンが持つ住所は、その上にある「住所」欄とは別のものです。</w:t>
+        <w:t xml:space="preserve">Googleマップのピンは絵ではなく、実際に使われる値です。建物のタイムゾーン、予約と来訪者のメールに入るリンク、GPSチェックインの中心を決めます。そしてピンが持つ住所は、その上にある「住所」欄とは別のものです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7idtmgg_jyc5opx6w6dhj">
+      <w:hyperlink w:history="1" r:id="rIdmxozre2u2xy5ztqqt7ftb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/directory/how-the-google-map-location-is-used/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">建物のGoogleマップの場所は、オフィスの位置を示す絵ではありません。Offisionの
 いくつもの機能がこの値を読んでいて、そのうちのひとつはこれがないと動きません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -609,51 +609,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と添えて表示されます。これを
 上書きするためのタイムゾーン入力欄はありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">市の境界の反対側に置かれたピンなら問題は起きません。しかし国を間違えて置かれた
 ピンは、その建物のすべての予約を誤った時計で動かし、画面上はどこも壊れて見えません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一覧で建物を選ぶとそのパネルにも同じ内容が出るので、エディターを開かずに拠点の
 タイムゾーンを確認できます。営業時間が設定されているルームではそちらが優先され、
 ピンも営業時間もない建物はシステムのタイムゾーンにフォールバックします。詳しくは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnqcieojegdg6w9ylvfrjy">
+      <w:hyperlink w:history="1" r:id="rIdhr1makdbmywotcysbteg1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">どのタイムゾーンが適用されるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームパネルとサイネージ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームパネルは、そのルームがある建物の時計を表示します。サイネージの画面は、
@@ -1503,51 +1503,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7idtmgg_jyc5opx6w6dhj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/how-the-google-map-location-is-used/" TargetMode="External"/><Relationship Id="rIdnqcieojegdg6w9ylvfrjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/366f8cb5fbf700d38e5b0ebe9110fb0ea9a012a5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ddb24cf4a58cb74df7708ea882cafd3e28600719.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9a9a54d761474844d0ca80e032e34ac586bdc7f8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e0f3bf86ca817adce1d7cb0f0d8d1da4bf9aa446.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e089dc0f8fcdb37e6d08d89e689584ff634951e9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4b019b2b6c9803f1b2243da211531d6525d53082.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmxozre2u2xy5ztqqt7ftb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/how-the-google-map-location-is-used/" TargetMode="External"/><Relationship Id="rIdhr1makdbmywotcysbteg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/366f8cb5fbf700d38e5b0ebe9110fb0ea9a012a5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ddb24cf4a58cb74df7708ea882cafd3e28600719.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/03fe5ba30152e4526c9cc88a1b5ec445bc86c2ac.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e0f3bf86ca817adce1d7cb0f0d8d1da4bf9aa446.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e089dc0f8fcdb37e6d08d89e689584ff634951e9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4b019b2b6c9803f1b2243da211531d6525d53082.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>建物のGoogleマップの場所は何に使われるか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>