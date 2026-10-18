--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,87 +26,95 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">建物のGoogleマップの場所は何に使われるか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Googleマップのピンは絵ではなく、実際に使われる値です。建物のタイムゾーン、予約と来訪者のメールに入るリンク、GPSチェックインの中心を決めます。そしてピンが持つ住所は、その上にある「住所」欄とは別のものです。</w:t>
+        <w:t xml:space="preserve">[Map family: shared] Googleマップのピンは絵ではなく、実際に使われる値です。建物のタイムゾーン、予約と来訪者のメールに入るリンク、GPSチェックインの中心を決めます。そしてピンが持つ住所は、その上にある「住所」欄とは別のものです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmxozre2u2xy5ztqqt7ftb">
+      <w:hyperlink w:history="1" r:id="rIdibxmj_wfjvmgmz4si0lb9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/directory/how-the-google-map-location-is-used/</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">建物のGoogleマップの場所は、オフィスの位置を示す絵ではありません。Offisionの
 いくつもの機能がこの値を読んでいて、そのうちのひとつはこれがないと動きません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">つまずきやすいところ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -609,51 +617,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と添えて表示されます。これを
 上書きするためのタイムゾーン入力欄はありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">市の境界の反対側に置かれたピンなら問題は起きません。しかし国を間違えて置かれた
 ピンは、その建物のすべての予約を誤った時計で動かし、画面上はどこも壊れて見えません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一覧で建物を選ぶとそのパネルにも同じ内容が出るので、エディターを開かずに拠点の
 タイムゾーンを確認できます。営業時間が設定されているルームではそちらが優先され、
 ピンも営業時間もない建物はシステムのタイムゾーンにフォールバックします。詳しくは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhr1makdbmywotcysbteg1">
+      <w:hyperlink w:history="1" r:id="rIdufx3fhdlhew0qdwomeqx2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">どのタイムゾーンが適用されるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームパネルとサイネージ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームパネルは、そのルームがある建物の時計を表示します。サイネージの画面は、
@@ -995,52 +1003,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">フロアプランは別のものです。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> フロアの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">地図に表示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が開くのは、ルームを探すために
-人がクリックする図面です。これはアップロードした画像であり、建物の座標とは関係あり
-ません。</w:t>
+人がクリックする図面です。Map で作成する Map 2.0 または Classic の作図であり、建物の地理座標とは別です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">勤怠のジオフェンス。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 打刻できる範囲は勤務スケジュール側の別のリストで、それぞれが
 独自の中心と半径を持ちます。建物のピンはそこには含まれません。挙動も逆です。
 ジオフェンスが1つもない勤務スケジュールはどこからでも打刻できますが、ピンのない
 GPSチェックインはどこからも通りません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1503,51 +1510,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmxozre2u2xy5ztqqt7ftb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/how-the-google-map-location-is-used/" TargetMode="External"/><Relationship Id="rIdhr1makdbmywotcysbteg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/366f8cb5fbf700d38e5b0ebe9110fb0ea9a012a5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ddb24cf4a58cb74df7708ea882cafd3e28600719.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/03fe5ba30152e4526c9cc88a1b5ec445bc86c2ac.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e0f3bf86ca817adce1d7cb0f0d8d1da4bf9aa446.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e089dc0f8fcdb37e6d08d89e689584ff634951e9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4b019b2b6c9803f1b2243da211531d6525d53082.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdibxmj_wfjvmgmz4si0lb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/how-the-google-map-location-is-used/" TargetMode="External"/><Relationship Id="rIdufx3fhdlhew0qdwomeqx2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8d63da4bbd6a35db21068d84b71d7d3599527fa5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/439c0fa4c74dd2d6e1897e4107016ad6e72951eb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef25db4cd8b13326b751c550e4fdb08e5fe08838.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64b9587d18668d9e065b276c97aafe69adf6f9d2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e62ead4f33941af88ece5167e28170ce8b02642.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4d57b30984972aa5d910c236a7297926065bce9a.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>建物のGoogleマップの場所は何に使われるか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>