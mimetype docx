--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdibxmj_wfjvmgmz4si0lb9">
+      <w:hyperlink w:history="1" r:id="rId5puolj_v3-qobxxr0iune">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/directory/how-the-google-map-location-is-used/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: shared</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">建物のGoogleマップの場所は、オフィスの位置を示す絵ではありません。Offisionの
@@ -617,51 +617,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と添えて表示されます。これを
 上書きするためのタイムゾーン入力欄はありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">市の境界の反対側に置かれたピンなら問題は起きません。しかし国を間違えて置かれた
 ピンは、その建物のすべての予約を誤った時計で動かし、画面上はどこも壊れて見えません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一覧で建物を選ぶとそのパネルにも同じ内容が出るので、エディターを開かずに拠点の
 タイムゾーンを確認できます。営業時間が設定されているルームではそちらが優先され、
 ピンも営業時間もない建物はシステムのタイムゾーンにフォールバックします。詳しくは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdufx3fhdlhew0qdwomeqx2">
+      <w:hyperlink w:history="1" r:id="rIdabxw9mldrzlcwbhqr_g_r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">どのタイムゾーンが適用されるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームパネルとサイネージ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームパネルは、そのルームがある建物の時計を表示します。サイネージの画面は、
@@ -1510,51 +1510,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdibxmj_wfjvmgmz4si0lb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/how-the-google-map-location-is-used/" TargetMode="External"/><Relationship Id="rIdufx3fhdlhew0qdwomeqx2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8d63da4bbd6a35db21068d84b71d7d3599527fa5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/439c0fa4c74dd2d6e1897e4107016ad6e72951eb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef25db4cd8b13326b751c550e4fdb08e5fe08838.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64b9587d18668d9e065b276c97aafe69adf6f9d2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e62ead4f33941af88ece5167e28170ce8b02642.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4d57b30984972aa5d910c236a7297926065bce9a.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5puolj_v3-qobxxr0iune" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/how-the-google-map-location-is-used/" TargetMode="External"/><Relationship Id="rIdabxw9mldrzlcwbhqr_g_r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8d63da4bbd6a35db21068d84b71d7d3599527fa5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/439c0fa4c74dd2d6e1897e4107016ad6e72951eb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef25db4cd8b13326b751c550e4fdb08e5fe08838.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64b9587d18668d9e065b276c97aafe69adf6f9d2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e62ead4f33941af88ece5167e28170ce8b02642.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4d57b30984972aa5d910c236a7297926065bce9a.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>建物のGoogleマップの場所は何に使われるか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>