--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,125 +26,125 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">サインインのセキュリティの仕組み</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">人の入り方を決めるのは2つの画面 — パスワードポリシーとセキュリティプロファイルです。 Offision のパスワードに効くルールと、Microsoft 365 や Google でのサインインを含む 全員に効くルールを整理します。</w:t>
+        <w:t xml:space="preserve">管理コンソールとユーザーポータルへの入り方を決めるのは2つの画面 — パスワードポリシーと、どの IP アドレス・どのプラットフォームからサインインできるかを決めるセキュリティプロファイルです。Offision のパスワードに効くルールと、Microsoft 365 や Google でのサインインを含む全員に効くルール。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-17</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhoogwouvvhfrttbfi_xew">
+      <w:hyperlink w:history="1" r:id="rIdnuiaakscuzk4oby3olb7a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/directory/how-sign-in-security-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">セキュリティ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の下にある2つの画面が、Offision への入り方を決めます。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">グローバルパスワードポリシー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は Offision のパスワードそのもののルールと、
 誰かが間違えたときに何が起きるかを決めます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ユーザーセキュリティプロファイル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-は、その人がどこからサインインできるか、第2の要素が必要かどうか、どの IP
-アドレスからかを決めます。</w:t>
+は、その人がどの IP アドレス・どのプラットフォームからサインインできるかと、
+第2の要素が必要かどうかを決めます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="sign-in-security-password-policy-ja" descr="グローバルパスワードポリシー — Offision のパスワードのルール。" title="グローバルパスワードポリシー — Offision のパスワードのルール。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -170,336 +170,443 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">グローバルパスワードポリシー — Offision のパスワードのルール。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">意外に思われるところ</w:t>
-[...74 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">どこからサインインできるか</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">プロファイルには3つの設定があり、確認される場所は同じではありません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">IP制限</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> は保存されますが、現時点では何にも適用
-[...2 lines deleted...]
-ファイアウォールや VPN で閉じます。</w:t>
+        <w:t xml:space="preserve"> はサーバーが、サインイン後のすべてのリクエストに対して確認します。
+社員が接続してくるアドレス — 単一の </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="F5F5F7" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">192.168.0.1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、範囲の </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="F5F5F7" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">192.168.0.1-100</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、
+カンマ区切りのリスト、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="F5F5F7" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">192.168.0.0/24</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — を入力すると、それ以外からのリクエストは
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">現在の IP アドレスではこのリソースにアクセスできません</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> として拒否されます。
+管理コンソールとユーザーポータルの両方が対象です。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">その人の目にどう映るかは知っておく価値があります。多くの管理者の予想とは違うからです。
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">サインインそのものは成功します。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> パスワードはプロファイルが読まれる前に確認される
+ため、範囲外の人も普段どおりサインインでき、そのあとに開く画面がすべて空で返ります。
+自宅で作業している人からの「ログインはできるのに何も表示されない」という報告は、
+不具合ではなくこれです。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">IP制限はプロファイルごとに設定します。本社、業務委託、外回りの社員にそれぞれ別の
+ものを — あるいは設定しないままに — できます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">プラットフォームのスイッチ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — デスクトップブラウザ、iOS / Android ブラウザ、
 iOS / Android アプリ、Outlook / Teams アドイン — はサーバーではなく、アプリ自身が
 開いたときに確認します。
 禁止されたプラットフォームの人には理由が示され、サインアウトされます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ユーザーの自動ログアウトを有効にする</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、キーボードや画面に触れないまま指定の
 分数が過ぎた時点でセッションを終わらせます。アプリの中で動くため、どこから来た人にも
 適用されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="sign-in-security-profile-form-ja" descr="セキュリティプロファイル — この人たちがどこからサインインできるか、2要素認証、IP制限。" title="セキュリティプロファイル — この人たちがどこからサインインできるか、2要素認証、IP制限。"/>
+            <wp:docPr id="1" name="sign-in-security-profile-form-ja" descr="セキュリティプロファイル — この人たちがどのプラットフォームからサインインできるか、2要素認証、そして末尾の IP制限。" title="セキュリティプロファイル — この人たちがどのプラットフォームからサインインできるか、2要素認証、そして末尾の IP制限。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4629150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">セキュリティプロファイル — この人たちがどこからサインインできるか、2要素認証、IP制限。</w:t>
+        <w:t xml:space="preserve">セキュリティプロファイル — この人たちがどのプラットフォームからサインインできるか、2要素認証、そして末尾の IP制限。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">セキュリティプロファイルは人ごとに割り当て、そのうち1つが新規ユーザーに自動で
 適用される既定のプロファイルです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">意外に思われるところ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Microsoft 365 や Google でのサインインは、パスワードポリシーをまるごと迂回します。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+失敗回数によるロックも、有効期限も、再利用のチェックも、2要素認証の要求もありません。
+LDAP や Active Directory でのサインインも同じです。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">これは見落としではありません。これらのサインインには、ルールを当てる対象となる
+Offision のパスワードが存在しないからです。Offision がその人を見るより前に ID
+プロバイダーが資格情報を確認しており、ロックや多要素認証を実施しているのもそちらです。
+全員が Microsoft 365 経由でサインインする会社では、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ログイン失敗の最大回数</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> を3に
+しても何も起きません。そのルールを設定する場所は Microsoft のコンソールであって、
+この画面ではありません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ですからパスワードポリシーは、一部または全員が Offision のパスワードでサインイン
+する場合に設定する価値があります。全員がシングルサインオンを使う環境では、
+何も働きません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">この画面で例外なのが IP制限です。誰がサインインさせたかに関係なく、Offision が
+すべてのリクエストで確認するため、Microsoft 365 のアカウントにも Offision の
+アカウントとまったく同じように効きます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">これでは決まらないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">どれも、すでに動いているセッションを終わらせません。</w:t>
-[...3 lines deleted...]
-IP制限の追加も、プラットフォームの停止も、制御するのは </w:t>
+        <w:t xml:space="preserve">パスワードポリシーの変更やプラットフォームの停止は、すでに動いているセッションを
+終わらせません。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> どちらも制御するのは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">次の</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> サインインと次の
-[...3 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rId6g-c7wbwczcqdpnqha3ca">
+        <w:t xml:space="preserve"> サインインで、すでにサインインして
+いる人はそのデバイスをログアウトさせるまでサインインしたままです。それが
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId-pkwqmdyuh1zdnik79uk8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ログインデバイス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">
-であり、別の作業です。</w:t>
+        <w:t xml:space="preserve"> であり、別の作業です。
+IP制限だけは例外で、サインイン時ではなくリクエストごとに確認されるため、
+次に開く画面から効きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰が何を見られるか、何ができるか</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は権限の話であって、セキュリティの話では
 ありません。プロファイルが決めるのはどこからサインインするかだけで、入った後に何に
 手が届くかは決めません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Windows アプリ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は 4.5.9 から </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デスクトップブラウザ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のスイッチに従います。
 それ以前はどのスイッチの対象でもなかったため、デスクトップブラウザを禁止した
 プロファイルでも Windows アプリは入れました。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">この一連の話の背景にあるのが「Offision を自社のネットワークに閉じられるか」で
+あれば、それには
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId1xg6zxmzwpdce_ku7voob">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">それ自体の答え</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → directory/password-policy (グローバルパスワードポリシー)</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
@@ -928,51 +1035,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhoogwouvvhfrttbfi_xew" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rId6g-c7wbwczcqdpnqha3ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/directory/how-login-devices-work" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/892c836112bc5930f44de5e681e77b79b124797c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aa1d0a25a465b3a2b83f388317250481ab25bbc4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnuiaakscuzk4oby3olb7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rId-pkwqmdyuh1zdnik79uk8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/directory/how-login-devices-work" TargetMode="External"/><Relationship Id="rId1xg6zxmzwpdce_ku7voob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/faq/limit-offision-to-our-office-network/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/892c836112bc5930f44de5e681e77b79b124797c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/72d812b7095a2fcbb84033d1c6bc3b88758bba44.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>サインインのセキュリティの仕組み</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>