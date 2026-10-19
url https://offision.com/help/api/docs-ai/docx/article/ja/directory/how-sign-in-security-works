--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnuiaakscuzk4oby3olb7a">
+      <w:hyperlink w:history="1" r:id="rIdmf2qxrir8yeczgfotkx9q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/directory/how-sign-in-security-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">セキュリティ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の下にある2つの画面が、Offision への入り方を決めます。
 </w:t>
@@ -486,51 +486,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パスワードポリシーの変更やプラットフォームの停止は、すでに動いているセッションを
 終わらせません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> どちらも制御するのは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">次の</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> サインインで、すでにサインインして
 いる人はそのデバイスをログアウトさせるまでサインインしたままです。それが
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-pkwqmdyuh1zdnik79uk8">
+      <w:hyperlink w:history="1" r:id="rIdp-zdcpgznd1qimgmhkigk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ログインデバイス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> であり、別の作業です。
 IP制限だけは例外で、サインイン時ではなくリクエストごとに確認されるため、
 次に開く画面から効きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰が何を見られるか、何ができるか</w:t>
       </w:r>
       <w:r>
@@ -553,51 +553,51 @@
       <w:r>
         <w:t xml:space="preserve"> は 4.5.9 から </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デスクトップブラウザ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のスイッチに従います。
 それ以前はどのスイッチの対象でもなかったため、デスクトップブラウザを禁止した
 プロファイルでも Windows アプリは入れました。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この一連の話の背景にあるのが「Offision を自社のネットワークに閉じられるか」で
 あれば、それには
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1xg6zxmzwpdce_ku7voob">
+      <w:hyperlink w:history="1" r:id="rIdrqctifh1llx-_t2a3w8aw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">それ自体の答え</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → directory/password-policy (グローバルパスワードポリシー)</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
@@ -1035,51 +1035,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnuiaakscuzk4oby3olb7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rId-pkwqmdyuh1zdnik79uk8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/directory/how-login-devices-work" TargetMode="External"/><Relationship Id="rId1xg6zxmzwpdce_ku7voob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/faq/limit-offision-to-our-office-network/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/892c836112bc5930f44de5e681e77b79b124797c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/72d812b7095a2fcbb84033d1c6bc3b88758bba44.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmf2qxrir8yeczgfotkx9q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rIdp-zdcpgznd1qimgmhkigk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/directory/how-login-devices-work" TargetMode="External"/><Relationship Id="rIdrqctifh1llx-_t2a3w8aw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/faq/limit-offision-to-our-office-network/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/51bf52d69d3537c1e1bb0f58f45017ba47b695d9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d66742623acdbca4aba24740e76fcbe8226f62c5.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>サインインのセキュリティの仕組み</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>