--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr1hidrlo_flilzolonppk">
+      <w:hyperlink w:history="1" r:id="rIdw3dcg5tbrpvicupclsdbl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/directory/how-branch-management-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ブランチ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は、管理者のコンソールに estate のどの部分が表示され、そのうちどこ
 を変更できるかを決めます。一つのアカウントで複数のキャンパス・オフィス・地域を
@@ -529,83 +529,83 @@
         <w:t xml:space="preserve">ブランチが決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">権限は権限のまま。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ブランチが狭めるのは estate であって、モジュールの
 一覧ではありません。予約マネージャーは予約マネージャーです——自分のブランチ
 の中で。そもそも誰がコンソールを開けるかは、その人の
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqfcazx_oaazoe5i2z8bxo">
+      <w:hyperlink w:history="1" r:id="rIdzbqjwv_s0b_0igcfntq-8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">権限ページ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で決まります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰がルームを予約できるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> これはリソースとチームスペースから来るもので、
 ブランチではありません——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0w3gj-4nhkxbqkc-jlmhf">
+      <w:hyperlink w:history="1" r:id="rIdp3lmqwgdg4m__thjmvpqu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">部署に専用ルームを持たせる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。全社員に見えていて、なお一つのキャンパスが管理している
 ルーム、ということがあり得ます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -620,51 +620,51 @@
 同期します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">データがどこにあるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Europe という名前のブランチを作っても、ヨーロッパの
 データがヨーロッパに置かれるわけではありません。アカウント全体は、作成時に選ばれた
 1 つの Azure データセンターにあります——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmllwbx_qbf7k_rbyjoqbj">
+      <w:hyperlink w:history="1" r:id="rId8kxondwojjp1sfnw6dw65">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">データはどこに保管されるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1154,51 +1154,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdr1hidrlo_flilzolonppk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rIdqfcazx_oaazoe5i2z8bxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/directory/who-can-open-the-management-console/" TargetMode="External"/><Relationship Id="rId0w3gj-4nhkxbqkc-jlmhf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdmllwbx_qbf7k_rbyjoqbj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6a4a4adc8398ea0317dff21f28f9535d099d84e9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/500920afab43115c101e9c9976f208075bccfe5a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6ced29708129722cc7541d651a2df9bc282680e4.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdw3dcg5tbrpvicupclsdbl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rIdzbqjwv_s0b_0igcfntq-8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/directory/who-can-open-the-management-console/" TargetMode="External"/><Relationship Id="rIdp3lmqwgdg4m__thjmvpqu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId8kxondwojjp1sfnw6dw65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ebce2cffcff9e9a31d207c7aeaa6e4b76dfd3af.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9366c61a5e80186aa03a2fa1d2a047acd0edae50.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a07c492113e3385f4fc8301c01c2c71f44ef02ec.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ブランチとは何か、何の範囲を決めるのか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>