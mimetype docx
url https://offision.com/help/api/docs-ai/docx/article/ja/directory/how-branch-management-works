--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw3dcg5tbrpvicupclsdbl">
+      <w:hyperlink w:history="1" r:id="rId4gppe-0bfi01_r4gdcujz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/directory/how-branch-management-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ブランチ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は、管理者のコンソールに estate のどの部分が表示され、そのうちどこ
 を変更できるかを決めます。一つのアカウントで複数のキャンパス・オフィス・地域を
@@ -529,83 +529,83 @@
         <w:t xml:space="preserve">ブランチが決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">権限は権限のまま。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ブランチが狭めるのは estate であって、モジュールの
 一覧ではありません。予約マネージャーは予約マネージャーです——自分のブランチ
 の中で。そもそも誰がコンソールを開けるかは、その人の
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzbqjwv_s0b_0igcfntq-8">
+      <w:hyperlink w:history="1" r:id="rId-cmu7jrluc549bvga--zs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">権限ページ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で決まります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰がルームを予約できるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> これはリソースとチームスペースから来るもので、
 ブランチではありません——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp3lmqwgdg4m__thjmvpqu">
+      <w:hyperlink w:history="1" r:id="rIdkeoiafxx0mpi4x2hufe5i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">部署に専用ルームを持たせる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。全社員に見えていて、なお一つのキャンパスが管理している
 ルーム、ということがあり得ます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -620,51 +620,51 @@
 同期します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">データがどこにあるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Europe という名前のブランチを作っても、ヨーロッパの
 データがヨーロッパに置かれるわけではありません。アカウント全体は、作成時に選ばれた
 1 つの Azure データセンターにあります——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8kxondwojjp1sfnw6dw65">
+      <w:hyperlink w:history="1" r:id="rIdzqw288o_ouaj-eapfhnhl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">データはどこに保管されるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1154,51 +1154,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdw3dcg5tbrpvicupclsdbl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rIdzbqjwv_s0b_0igcfntq-8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/directory/who-can-open-the-management-console/" TargetMode="External"/><Relationship Id="rIdp3lmqwgdg4m__thjmvpqu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId8kxondwojjp1sfnw6dw65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ebce2cffcff9e9a31d207c7aeaa6e4b76dfd3af.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9366c61a5e80186aa03a2fa1d2a047acd0edae50.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a07c492113e3385f4fc8301c01c2c71f44ef02ec.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4gppe-0bfi01_r4gdcujz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rId-cmu7jrluc549bvga--zs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/directory/who-can-open-the-management-console/" TargetMode="External"/><Relationship Id="rIdkeoiafxx0mpi4x2hufe5i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdzqw288o_ouaj-eapfhnhl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ebce2cffcff9e9a31d207c7aeaa6e4b76dfd3af.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9366c61a5e80186aa03a2fa1d2a047acd0edae50.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a07c492113e3385f4fc8301c01c2c71f44ef02ec.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ブランチとは何か、何の範囲を決めるのか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>