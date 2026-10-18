--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,72 +52,72 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm7m_i2k_wq8ke09le1iho">
+      <w:hyperlink w:history="1" r:id="rIdizdl9_-gqshoqxv5lg__7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/directory/give-each-campus-its-own-administrators/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一つのアカウントで複数のキャンパス・オフィス・地域を運用し、それぞれに専任の
 管理者を置いて、自分の建物だけを見せる——その仕組みが
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqj5xfrlh3u3reastgas71">
+      <w:hyperlink w:history="1" r:id="rIdx_zvkwarey52du_zncsjs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ブランチ管理</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です。ブランチの
 ツリーを作り、すべての建物とすべての人をそのいずれかに所属させます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -427,51 +427,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">建物のブランチ。そのフロアと、フロア上のルームは建物に従います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フロアには自分のブランチがなく、その上に立つものも同じです。建物を移せば、
 フロア、ルーム、デスク、パネルがまとめて移ります。このフォームの残りについては
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdossjdpc8dkjcqclunneiq">
+      <w:hyperlink w:history="1" r:id="rIdbhgp2pgdni8f2pn6iokcm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建物とフロアを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この時点より</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">後</w:t>
@@ -523,51 +523,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を使って追加します——選んだ全員のブランチが
 設定され、これはその人のユーザーレコードにある</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ブランチ管理</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の項目と同じ
 ものです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">コンソールの権限は、いつもどおり
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfs0acuzs9fen5vsy7bamp">
+      <w:hyperlink w:history="1" r:id="rIdqffrng09uxuoqpkoefeqf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">権限ページ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で与えます。
 二つの決定は別もので、両方が必要です。権限は</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">どのモジュール</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を開けるかを、
 ブランチは</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
@@ -1196,51 +1196,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdm7m_i2k_wq8ke09le1iho" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/give-each-campus-its-own-administrators/" TargetMode="External"/><Relationship Id="rIdqj5xfrlh3u3reastgas71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rIdossjdpc8dkjcqclunneiq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdfs0acuzs9fen5vsy7bamp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/directory/who-can-open-the-management-console/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5d47f010865796ecad35fc1f41e7163828ee78e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6a692461787ff9379002bd2b47e6011b8bfff3ac.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4f838441491fdb8420989b3dec2cc94e0bdb6e37.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdizdl9_-gqshoqxv5lg__7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/give-each-campus-its-own-administrators/" TargetMode="External"/><Relationship Id="rIdx_zvkwarey52du_zncsjs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rIdbhgp2pgdni8f2pn6iokcm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdqffrng09uxuoqpkoefeqf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/directory/who-can-open-the-management-console/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1a4664752879eaafa83c419c82e4cff7e106ebec.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d71a3e64e660ab9a5e178cd4724973a30d4061e6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/18e2f149afbb49c303129f005a1ccb9b5072c00e.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>キャンパスごとに管理者を分ける</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>