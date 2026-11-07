--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,72 +52,72 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdizdl9_-gqshoqxv5lg__7">
+      <w:hyperlink w:history="1" r:id="rIdhrmpbutznplmogzsgafuc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/directory/give-each-campus-its-own-administrators/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一つのアカウントで複数のキャンパス・オフィス・地域を運用し、それぞれに専任の
 管理者を置いて、自分の建物だけを見せる——その仕組みが
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx_zvkwarey52du_zncsjs">
+      <w:hyperlink w:history="1" r:id="rIdx2fe_wemxsmpn4i-fhwxe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ブランチ管理</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です。ブランチの
 ツリーを作り、すべての建物とすべての人をそのいずれかに所属させます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -427,51 +427,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">建物のブランチ。そのフロアと、フロア上のルームは建物に従います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フロアには自分のブランチがなく、その上に立つものも同じです。建物を移せば、
 フロア、ルーム、デスク、パネルがまとめて移ります。このフォームの残りについては
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbhgp2pgdni8f2pn6iokcm">
+      <w:hyperlink w:history="1" r:id="rId8ugtfjt0z0lytj9ujzzqt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建物とフロアを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この時点より</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">後</w:t>
@@ -523,51 +523,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を使って追加します——選んだ全員のブランチが
 設定され、これはその人のユーザーレコードにある</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ブランチ管理</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の項目と同じ
 ものです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">コンソールの権限は、いつもどおり
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqffrng09uxuoqpkoefeqf">
+      <w:hyperlink w:history="1" r:id="rIdwkivbajbgeubn3fqq8woq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">権限ページ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で与えます。
 二つの決定は別もので、両方が必要です。権限は</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">どのモジュール</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を開けるかを、
 ブランチは</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
@@ -1196,51 +1196,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdizdl9_-gqshoqxv5lg__7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/give-each-campus-its-own-administrators/" TargetMode="External"/><Relationship Id="rIdx_zvkwarey52du_zncsjs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rIdbhgp2pgdni8f2pn6iokcm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdqffrng09uxuoqpkoefeqf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/directory/who-can-open-the-management-console/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1a4664752879eaafa83c419c82e4cff7e106ebec.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d71a3e64e660ab9a5e178cd4724973a30d4061e6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/18e2f149afbb49c303129f005a1ccb9b5072c00e.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhrmpbutznplmogzsgafuc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/give-each-campus-its-own-administrators/" TargetMode="External"/><Relationship Id="rIdx2fe_wemxsmpn4i-fhwxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rId8ugtfjt0z0lytj9ujzzqt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdwkivbajbgeubn3fqq8woq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/directory/who-can-open-the-management-console/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1a4664752879eaafa83c419c82e4cff7e106ebec.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d71a3e64e660ab9a5e178cd4724973a30d4061e6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/18e2f149afbb49c303129f005a1ccb9b5072c00e.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>キャンパスごとに管理者を分ける</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>