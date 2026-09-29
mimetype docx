--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,105 +26,105 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ユーザーグループを作成してメンバーを追加する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">権限・ルームの利用範囲・ポイントの割り当てを、一人ずつではなくグループ単位で 決めます。名前の付け方、グループが与える権限、メンバーを追加する 2 つの方法を 扱います。所要 5 分ほど。</w:t>
+        <w:t xml:space="preserve">権限・ルームの利用範囲・ポイントの割り当てを、一人ずつではなくグループ単位で決めます。名前の付け方、グループが与える権限、メンバーを追加する 2 つの方法を扱います。所要 5 分ほど。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4e4ihj43rgwd-noubdifd">
+      <w:hyperlink w:history="1" r:id="rIdvymwsrazyarfj8dpwmg0p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/directory/create-a-user-group/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ユーザーを管理できるアカウントが必要です。グループに入れる人はあらかじめ登録
 しておいてください — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjot9pk7cgktbpivs_xhbu">
+      <w:hyperlink w:history="1" r:id="rIdusbkhqcln7e8rnkfrg1nr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision にユーザーを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ユーザーグループは、1 つの設定で大勢をまとめて扱うための仕組みです。権限、
 どのルームを予約できるか、共有ポイントの上限、開く扉、お知らせの宛先 — その
 どれもが、手作業で管理する名簿ではなくグループを指定できます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -368,51 +368,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">名前は重複できません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 保存時ではなく入力中に照合されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ユーザーグループカテゴリ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は任意で、いまは触らなくてかまいません。グループを
 整理し、そのグループが Offision アプリで一般のユーザーに見えるかどうかを決め
 ます。詳しくは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlqgekoezvz8le7v-qdsi5">
+      <w:hyperlink w:history="1" r:id="rIdavlh8huxtaczzh6_fscb6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ユーザーグループをカテゴリで整理する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。一覧の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">カテゴリ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 列の元になっている項目です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -986,51 +986,51 @@
       <w:r>
         <w:t xml:space="preserve">グループ自体は権限を持つだけで、それ以上は何もしません。ほかの画面から
 参照されて初めて働きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1 つの部署だけが予約できるルーム</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — チームスペースでグループを指定します。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlistgvbguaknf6pkcyoyu">
+      <w:hyperlink w:history="1" r:id="rIdheket6acxi1sdoroj-ule">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">部署専用のルームを用意する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1072,51 +1072,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">新しく入った人を自動で</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — Microsoft 365 や Google Workspace と同期して
 いる場合、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">既定のネイティブユーザーグループ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が新規アカウントの入る先です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxktibhuhziargvdkkbdxk">
+      <w:hyperlink w:history="1" r:id="rIdzl0dkjnmurb5q8ycp3p15">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365 からユーザーを同期する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. うまくいったか確かめる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1141,51 +1141,51 @@
         </w:rPr>
         <w:t xml:space="preserve">ユーザー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> だけならその人からは何も
 変わって見えません — それが正しい状態です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 グループが決めるのはサインインできるかどうかではなく、入ったあとに何ができるか
 だけです。サインインはパスワードポリシーとセキュリティプロファイルの担当です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdphwg-zwkbi7ofz7vqxjoi">
+      <w:hyperlink w:history="1" r:id="rId1axzc3q-r_b3fdl2uqwk1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サインインのセキュリティのしくみ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1611,51 +1611,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4e4ihj43rgwd-noubdifd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rIdjot9pk7cgktbpivs_xhbu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rIdlqgekoezvz8le7v-qdsi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sort-user-groups-into-categories/" TargetMode="External"/><Relationship Id="rIdlistgvbguaknf6pkcyoyu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdxktibhuhziargvdkkbdxk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdphwg-zwkbi7ofz7vqxjoi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/102569e8c3bdb7b1e5d30e3f28529300dfabb2b1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6302205df77309d7415649747adeb7e067929b55.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3ab3ba3c2183959ac1cf84cab76788e0951e86f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f5657da3adac707ede9e4bbe0f3bf37a96abce63.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5ceb565d190f5d14a40c06cb2b3cd120ef908008.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9a58060fe0b84e17d13e4d0ac8a7347fc43a0ba2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvymwsrazyarfj8dpwmg0p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rIdusbkhqcln7e8rnkfrg1nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rIdavlh8huxtaczzh6_fscb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sort-user-groups-into-categories/" TargetMode="External"/><Relationship Id="rIdheket6acxi1sdoroj-ule" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdzl0dkjnmurb5q8ycp3p15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId1axzc3q-r_b3fdl2uqwk1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/102569e8c3bdb7b1e5d30e3f28529300dfabb2b1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6302205df77309d7415649747adeb7e067929b55.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3ab3ba3c2183959ac1cf84cab76788e0951e86f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f5657da3adac707ede9e4bbe0f3bf37a96abce63.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5ceb565d190f5d14a40c06cb2b3cd120ef908008.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9a58060fe0b84e17d13e4d0ac8a7347fc43a0ba2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ユーザーグループを作成してメンバーを追加する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>