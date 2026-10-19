--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,79 +52,79 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvymwsrazyarfj8dpwmg0p">
+      <w:hyperlink w:history="1" r:id="rIdkpqou0xseiwsrntcxuy5g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/directory/create-a-user-group/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ユーザーを管理できるアカウントが必要です。グループに入れる人はあらかじめ登録
 しておいてください — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdusbkhqcln7e8rnkfrg1nr">
+      <w:hyperlink w:history="1" r:id="rIdniacs0hy5v7ja9wf84zo_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision にユーザーを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ユーザーグループは、1 つの設定で大勢をまとめて扱うための仕組みです。権限、
 どのルームを予約できるか、共有ポイントの上限、開く扉、お知らせの宛先 — その
 どれもが、手作業で管理する名簿ではなくグループを指定できます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -368,51 +368,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">名前は重複できません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 保存時ではなく入力中に照合されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ユーザーグループカテゴリ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は任意で、いまは触らなくてかまいません。グループを
 整理し、そのグループが Offision アプリで一般のユーザーに見えるかどうかを決め
 ます。詳しくは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdavlh8huxtaczzh6_fscb6">
+      <w:hyperlink w:history="1" r:id="rIdwa7rc7tdgrwre7m8p8pwf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ユーザーグループをカテゴリで整理する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。一覧の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">カテゴリ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 列の元になっている項目です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -986,51 +986,51 @@
       <w:r>
         <w:t xml:space="preserve">グループ自体は権限を持つだけで、それ以上は何もしません。ほかの画面から
 参照されて初めて働きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1 つの部署だけが予約できるルーム</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — チームスペースでグループを指定します。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdheket6acxi1sdoroj-ule">
+      <w:hyperlink w:history="1" r:id="rId7q3fazc2eibdi6_ywzxj9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">部署専用のルームを用意する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1072,51 +1072,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">新しく入った人を自動で</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — Microsoft 365 や Google Workspace と同期して
 いる場合、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">既定のネイティブユーザーグループ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が新規アカウントの入る先です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzl0dkjnmurb5q8ycp3p15">
+      <w:hyperlink w:history="1" r:id="rIdfupguuzgsxmehdwthzda6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365 からユーザーを同期する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. うまくいったか確かめる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1141,51 +1141,51 @@
         </w:rPr>
         <w:t xml:space="preserve">ユーザー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> だけならその人からは何も
 変わって見えません — それが正しい状態です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 グループが決めるのはサインインできるかどうかではなく、入ったあとに何ができるか
 だけです。サインインはパスワードポリシーとセキュリティプロファイルの担当です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1axzc3q-r_b3fdl2uqwk1">
+      <w:hyperlink w:history="1" r:id="rIdanlvf-wevqmj6rlvq-rpr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サインインのセキュリティのしくみ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1611,51 +1611,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvymwsrazyarfj8dpwmg0p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rIdusbkhqcln7e8rnkfrg1nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rIdavlh8huxtaczzh6_fscb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sort-user-groups-into-categories/" TargetMode="External"/><Relationship Id="rIdheket6acxi1sdoroj-ule" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdzl0dkjnmurb5q8ycp3p15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId1axzc3q-r_b3fdl2uqwk1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/102569e8c3bdb7b1e5d30e3f28529300dfabb2b1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6302205df77309d7415649747adeb7e067929b55.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3ab3ba3c2183959ac1cf84cab76788e0951e86f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f5657da3adac707ede9e4bbe0f3bf37a96abce63.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5ceb565d190f5d14a40c06cb2b3cd120ef908008.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9a58060fe0b84e17d13e4d0ac8a7347fc43a0ba2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkpqou0xseiwsrntcxuy5g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rIdniacs0hy5v7ja9wf84zo_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rIdwa7rc7tdgrwre7m8p8pwf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sort-user-groups-into-categories/" TargetMode="External"/><Relationship Id="rId7q3fazc2eibdi6_ywzxj9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdfupguuzgsxmehdwthzda6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdanlvf-wevqmj6rlvq-rpr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/38c83efcab33a969c6dffd2d3672ffc9e2b11c12.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c8d346a1ffbd8be16a7e5691bd47b79908be2bd1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5d97007cb0eb0261d8fc030c9e5d57682447545e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b2f741dd09210cde614e40cf821638b9939561db.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb5a870079fec0f93908af84c8f351ae69648b3a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eadf1e4a3b8c34b031b297b71986431e701f5212.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ユーザーグループを作成してメンバーを追加する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>