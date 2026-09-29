--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">建物とフロアを追加する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ルームやデスクを置くための建物を作成し、そのフロアを登録します。 タイムゾーンは入力項目ではなく、地図のピンから決まります。所要時間は約5分です。</w:t>
+        <w:t xml:space="preserve">ルームやデスクを置くための建物を作成し、そのフロアを登録します。タイムゾーンは入力項目ではなく、地図のピンから決まります。所要時間は約5分です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2f7u8mv-fxyzw1j1if5lp">
+      <w:hyperlink w:history="1" r:id="rId79y80o-fe_tcnqmhjp3rh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/directory/add-a-building-and-its-floors/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 事前に必要なものはありません。建物はすべての土台です。ただし複数の建物を追加できるかは
@@ -409,51 +409,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ピンの位置から算出された、その建物の実際のタイムゾーンです。ピンを動かせば変わります。
 ピンを置かなければ建物にタイムゾーンはなく、システムのタイムゾーンにフォールバックします。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">市の境界をまたいだ程度のずれなら問題は起きませんが、国を間違えて置いた建物は、そこでの
 予約がすべて誤った時刻で動きます。おおよそではなく、正確に置いてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このピンを読んでいるのはタイムゾーンだけではありません。GPSチェックインの中心であり、
 予約と来訪者のメールに入るリンクでもあります。このブロックが保持する値と、その値が
 届く先については</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdluxf_v4ug6xq-9ajqukov">
+      <w:hyperlink w:history="1" r:id="rIdsfjyyerxyzyk1gbesmgdm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建物のGoogleマップの場所は何に使われるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. フロアを登録する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -678,51 +678,51 @@
         <w:t xml:space="preserve">と</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">フロア</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の両方が保存されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 動作を確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdsx3mtpirlg3xk_bufyoef">
+      <w:hyperlink w:history="1" r:id="rIdvvva3dzgjvb_1tx0p215i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">か、既存のルームを開いて
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">所在地</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を見てください。追加した建物と、その下にフロアが表示されるはずです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
@@ -762,51 +762,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">フロアプランはフロアではありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ここで作るフロアは名称の一覧です。利用者が
 ルームを探すために触れる図面は「マップ」から別途アップロードします。図面がなくても
 フロアは問題なく機能します。図面ができるまでリソースを図の上に配置できない、というだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">建物のタイムゾーンはシステムのタイムゾーンとは別のもの</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">で、どちらが適用されるかは
 何を見ているかによります。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgvvovwjkycdrfhzpqd2rv">
+      <w:hyperlink w:history="1" r:id="rIdqnjtocvrlu7nv4dqs0ga7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">どのタイムゾーンが適用されるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1232,51 +1232,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2f7u8mv-fxyzw1j1if5lp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdluxf_v4ug6xq-9ajqukov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-the-google-map-location-is-used/" TargetMode="External"/><Relationship Id="rIdsx3mtpirlg3xk_bufyoef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdgvvovwjkycdrfhzpqd2rv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e5b4356d0122bb325de9204c06bc415674ebd974.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4724f8e8c3a53e2cbef1888987306ecdca1e51f2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId79y80o-fe_tcnqmhjp3rh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdsfjyyerxyzyk1gbesmgdm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-the-google-map-location-is-used/" TargetMode="External"/><Relationship Id="rIdvvva3dzgjvb_1tx0p215i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdqnjtocvrlu7nv4dqs0ga7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e5b4356d0122bb325de9204c06bc415674ebd974.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4724f8e8c3a53e2cbef1888987306ecdca1e51f2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>建物とフロアを追加する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>