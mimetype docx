--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -26,87 +26,95 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">建物とフロアを追加する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ルームやデスクを置くための建物を作成し、そのフロアを登録します。タイムゾーンは入力項目ではなく、地図のピンから決まります。所要時間は約5分です。</w:t>
+        <w:t xml:space="preserve">[Map family: shared] ルームやデスクを置くための建物を作成し、そのフロアを登録します。タイムゾーンは入力項目ではなく、地図のピンから決まります。所要時間は約5分です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId79y80o-fe_tcnqmhjp3rh">
+      <w:hyperlink w:history="1" r:id="rIdzdfyyrxgdccoh6yo90hlv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/directory/add-a-building-and-its-floors/</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 事前に必要なものはありません。建物はすべての土台です。ただし複数の建物を追加できるかは
 ライセンスによります。すでに建物があるテナントで</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">追加</w:t>
       </w:r>
       <w:r>
@@ -409,51 +417,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ピンの位置から算出された、その建物の実際のタイムゾーンです。ピンを動かせば変わります。
 ピンを置かなければ建物にタイムゾーンはなく、システムのタイムゾーンにフォールバックします。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">市の境界をまたいだ程度のずれなら問題は起きませんが、国を間違えて置いた建物は、そこでの
 予約がすべて誤った時刻で動きます。おおよそではなく、正確に置いてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このピンを読んでいるのはタイムゾーンだけではありません。GPSチェックインの中心であり、
 予約と来訪者のメールに入るリンクでもあります。このブロックが保持する値と、その値が
 届く先については</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsfjyyerxyzyk1gbesmgdm">
+      <w:hyperlink w:history="1" r:id="rIdlzvnrqtfhjnd5cwhu6pg9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建物のGoogleマップの場所は何に使われるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. フロアを登録する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -678,51 +686,51 @@
         <w:t xml:space="preserve">と</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">フロア</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の両方が保存されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 動作を確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdvvva3dzgjvb_1tx0p215i">
+      <w:hyperlink w:history="1" r:id="rIdozglx4bgnajqrdc4fryky">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">か、既存のルームを開いて
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">所在地</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を見てください。追加した建物と、その下にフロアが表示されるはずです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
@@ -762,51 +770,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">フロアプランはフロアではありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ここで作るフロアは名称の一覧です。利用者が
 ルームを探すために触れる図面は「マップ」から別途アップロードします。図面がなくても
 フロアは問題なく機能します。図面ができるまでリソースを図の上に配置できない、というだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">建物のタイムゾーンはシステムのタイムゾーンとは別のもの</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">で、どちらが適用されるかは
 何を見ているかによります。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqnjtocvrlu7nv4dqs0ga7">
+      <w:hyperlink w:history="1" r:id="rIdnottt0dhqbx10z8oxtkaq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">どのタイムゾーンが適用されるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1232,51 +1240,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId79y80o-fe_tcnqmhjp3rh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdsfjyyerxyzyk1gbesmgdm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-the-google-map-location-is-used/" TargetMode="External"/><Relationship Id="rIdvvva3dzgjvb_1tx0p215i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdqnjtocvrlu7nv4dqs0ga7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e5b4356d0122bb325de9204c06bc415674ebd974.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4724f8e8c3a53e2cbef1888987306ecdca1e51f2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzdfyyrxgdccoh6yo90hlv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdlzvnrqtfhjnd5cwhu6pg9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-the-google-map-location-is-used/" TargetMode="External"/><Relationship Id="rIdozglx4bgnajqrdc4fryky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdnottt0dhqbx10z8oxtkaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/863dc7a7545ec8e59b9fbe09bd4b0201a119842a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/69513b2f426a05d557016cbfd8695b35a36c8831.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>建物とフロアを追加する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>