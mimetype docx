--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId90avtrzjcvwpidqmirbbc">
+      <w:hyperlink w:history="1" r:id="rIde7-t42apkmlpq7vmrumhd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/what-the-panel-colours-mean/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約パネルは、廊下の端から読まれることを前提にしています。その距離では文字は
 読めませんが、色は読めます。だからパネルは画面全体を、そしてデバイスのライトバーを、
 9 つの状態のどれかで塗ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -778,51 +778,51 @@
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">デバイスに有効なライセンスがない</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">青と紫は初期値で、どちらも変更できます — 下の</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp8zfcv72bgzxuggpsiqel">
+      <w:hyperlink w:history="1" r:id="rId-awgfmwgcsnnbfafj5lu8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">選べる 2 つの色</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。残りの 7 つは固定です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2 つある</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">空室</w:t>
@@ -1201,51 +1201,51 @@
         <w:t xml:space="preserve"> 始まった予約は、チェック
 インが必要なルームでは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックインを待つ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、不要なルームでは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">使用中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> に
 なります。同じ予約でも、廊下から見える色はルームのポリシーが決めます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdawnkjelf-arixiyeqzcqn">
+      <w:hyperlink w:history="1" r:id="rIdteyv96wdabqbgwa_5hewf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインと未使用の仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ライトバーは画面と一致するとは限りません</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1691,51 +1691,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 色の一覧には </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">黄色</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> がありますが、それを設定したパネルは固定の状態が使うのと
 同じオレンジで光ります。別の黄色があるわけではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらの設定も共有のデバイス設定の上にあるため、変更はそれに従うすべてのパネルに
 届きます — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwtzpg5qhq8j9wgton1a_t">
+      <w:hyperlink w:history="1" r:id="rId2u8vpqmjgnkxgoinmbwhd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの設定はどこから来るか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ダークかライトか、そしてデザインが色をどれだけ使うか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1774,89 +1774,102 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">スケジュール</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は
 ルーム情報の面に色を広げ、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">センター</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">はほぼ黒の平らな地に、ちょうど2箇所 — 状態を表す語と
 主ボタン — だけで使います。会議室予約向けのデザインはどちらもライトの配色を持たないため、
 ライトの配色は室内のミーティングアシスタントパネルに適用されます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnejq6noyajajdt7nhgrot">
+      <w:hyperlink w:history="1" r:id="rIdwksoohlijtirqh_9rwaw_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルのデザインを選ぶ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">色が教えてくれないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルが動いているかどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> オフラインの色はありません。サーバーを見失った
-パネルは、最後に知っていた内容を表示し続けます。実際に接続されているかどうかは
+パネルは、最後に知っていた内容を表示し続けます
+（</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdustqi5rfrethsbzldex9w">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">ネットワークが切れても予約パネルは動き続ける</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">）。
+実際に接続されているかどうかは
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約パネル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1889,51 +1902,51 @@
         <w:t xml:space="preserve"> 色はルームのこの先数分についてのもので、人についてのもの
 ではありません。名前や主催者はスキンの設定です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">中に人がいるかどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 赤は予約が進行中という意味で、ルームが使われている
 こととは別です。それを扱うのがチェックインと自動解放です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzhwme75dq4c3v_19egufs">
+      <w:hyperlink w:history="1" r:id="rIdeut238qbl7lceonz6xb-x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">未使用と判定される条件</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2420,51 +2433,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId90avtrzjcvwpidqmirbbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdp8zfcv72bgzxuggpsiqel" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#36984;&#12409;&#12427;-2-&#12388;&#12398;&#33394;" TargetMode="External"/><Relationship Id="rIdawnkjelf-arixiyeqzcqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdwtzpg5qhq8j9wgton1a_t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdnejq6noyajajdt7nhgrot" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdzhwme75dq4c3v_19egufs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4bafdddb885c9752a04729f947ae77d9522ac4ed.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c607b00106ecc719b6e661f03223436df141c449.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/40c35751ce346455b69ade3d0c47c73848d9e637.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2914759c49d96060c1bb8f20a1f0a8c8007efa81.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a49b93476ddd602f9d1ce5286cfdf73d68c72f87.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21ff05d585cf0174bb126ce76d7094770c74987d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8bf742f2b4dce56e4fb3b3e739237f4ad4acdd6d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/99ee6483c6ef6819d0b28c5aa72890fbbd65380d.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIde7-t42apkmlpq7vmrumhd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId-awgfmwgcsnnbfafj5lu8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#36984;&#12409;&#12427;-2-&#12388;&#12398;&#33394;" TargetMode="External"/><Relationship Id="rIdteyv96wdabqbgwa_5hewf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId2u8vpqmjgnkxgoinmbwhd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdwksoohlijtirqh_9rwaw_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdustqi5rfrethsbzldex9w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdeut238qbl7lceonz6xb-x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4bafdddb885c9752a04729f947ae77d9522ac4ed.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c607b00106ecc719b6e661f03223436df141c449.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/40c35751ce346455b69ade3d0c47c73848d9e637.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2914759c49d96060c1bb8f20a1f0a8c8007efa81.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a49b93476ddd602f9d1ce5286cfdf73d68c72f87.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21ff05d585cf0174bb126ce76d7094770c74987d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8bf742f2b4dce56e4fb3b3e739237f4ad4acdd6d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/99ee6483c6ef6819d0b28c5aa72890fbbd65380d.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>パネルの色の意味</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>