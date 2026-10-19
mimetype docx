--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde7-t42apkmlpq7vmrumhd">
+      <w:hyperlink w:history="1" r:id="rId_b1lqwakd6g26xwkvxgn1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/what-the-panel-colours-mean/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約パネルは、廊下の端から読まれることを前提にしています。その距離では文字は
 読めませんが、色は読めます。だからパネルは画面全体を、そしてデバイスのライトバーを、
 9 つの状態のどれかで塗ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -778,51 +778,51 @@
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">デバイスに有効なライセンスがない</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">青と紫は初期値で、どちらも変更できます — 下の</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-awgfmwgcsnnbfafj5lu8">
+      <w:hyperlink w:history="1" r:id="rIdgehpni-ypafad6gr0vxv4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">選べる 2 つの色</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。残りの 7 つは固定です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2 つある</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">空室</w:t>
@@ -1201,51 +1201,51 @@
         <w:t xml:space="preserve"> 始まった予約は、チェック
 インが必要なルームでは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックインを待つ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、不要なルームでは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">使用中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> に
 なります。同じ予約でも、廊下から見える色はルームのポリシーが決めます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdteyv96wdabqbgwa_5hewf">
+      <w:hyperlink w:history="1" r:id="rIdnkcqaucaeczh5zkhtkzet">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインと未使用の仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ライトバーは画面と一致するとは限りません</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1691,51 +1691,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 色の一覧には </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">黄色</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> がありますが、それを設定したパネルは固定の状態が使うのと
 同じオレンジで光ります。別の黄色があるわけではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらの設定も共有のデバイス設定の上にあるため、変更はそれに従うすべてのパネルに
 届きます — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2u8vpqmjgnkxgoinmbwhd">
+      <w:hyperlink w:history="1" r:id="rIdbgtd1sw1fkwn5-ayvyik6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの設定はどこから来るか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ダークかライトか、そしてデザインが色をどれだけ使うか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1774,92 +1774,92 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">スケジュール</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は
 ルーム情報の面に色を広げ、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">センター</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">はほぼ黒の平らな地に、ちょうど2箇所 — 状態を表す語と
 主ボタン — だけで使います。会議室予約向けのデザインはどちらもライトの配色を持たないため、
 ライトの配色は室内のミーティングアシスタントパネルに適用されます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwksoohlijtirqh_9rwaw_">
+      <w:hyperlink w:history="1" r:id="rIdt5glsmfd4kz-gt92lgf48">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルのデザインを選ぶ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">色が教えてくれないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルが動いているかどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> オフラインの色はありません。サーバーを見失った
 パネルは、最後に知っていた内容を表示し続けます
 （</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdustqi5rfrethsbzldex9w">
+      <w:hyperlink w:history="1" r:id="rIdtmyixtvcedc2ftcp_sbrr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ネットワークが切れても予約パネルは動き続ける</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）。
 実際に接続されているかどうかは
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1902,51 +1902,51 @@
         <w:t xml:space="preserve"> 色はルームのこの先数分についてのもので、人についてのもの
 ではありません。名前や主催者はスキンの設定です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">中に人がいるかどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 赤は予約が進行中という意味で、ルームが使われている
 こととは別です。それを扱うのがチェックインと自動解放です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeut238qbl7lceonz6xb-x">
+      <w:hyperlink w:history="1" r:id="rIdqg81qxvprovmc7h2c0_ln">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">未使用と判定される条件</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2433,51 +2433,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIde7-t42apkmlpq7vmrumhd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId-awgfmwgcsnnbfafj5lu8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#36984;&#12409;&#12427;-2-&#12388;&#12398;&#33394;" TargetMode="External"/><Relationship Id="rIdteyv96wdabqbgwa_5hewf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId2u8vpqmjgnkxgoinmbwhd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdwksoohlijtirqh_9rwaw_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdustqi5rfrethsbzldex9w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdeut238qbl7lceonz6xb-x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4bafdddb885c9752a04729f947ae77d9522ac4ed.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c607b00106ecc719b6e661f03223436df141c449.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/40c35751ce346455b69ade3d0c47c73848d9e637.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2914759c49d96060c1bb8f20a1f0a8c8007efa81.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a49b93476ddd602f9d1ce5286cfdf73d68c72f87.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21ff05d585cf0174bb126ce76d7094770c74987d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8bf742f2b4dce56e4fb3b3e739237f4ad4acdd6d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/99ee6483c6ef6819d0b28c5aa72890fbbd65380d.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_b1lqwakd6g26xwkvxgn1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdgehpni-ypafad6gr0vxv4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#36984;&#12409;&#12427;-2-&#12388;&#12398;&#33394;" TargetMode="External"/><Relationship Id="rIdnkcqaucaeczh5zkhtkzet" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdbgtd1sw1fkwn5-ayvyik6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdt5glsmfd4kz-gt92lgf48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdtmyixtvcedc2ftcp_sbrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdqg81qxvprovmc7h2c0_ln" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82b89dc01c75efd185d657df89cc20daf33dbc3c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3621f00b847b8202f4de7167cc5dd00530d4fbf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a22d61c96a0396c58a58d61b8eda1a5806fe606a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7dbedca81f0122fd2dfe91c333a1d2752dd6e5b5.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/84327ce7fbdba18b961b97cc1bdea397943c0074.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5aac43f32794c97c6cb8702f9a1d8197721e39d7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/120382b13819721a1cdd2bd26b1486a44a72d671.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0caccfe7769a5449b7d1336021c405264d2f9941.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>パネルの色の意味</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>