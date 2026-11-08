--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_b1lqwakd6g26xwkvxgn1">
+      <w:hyperlink w:history="1" r:id="rIdbjznc9gq4xshka6sezpbi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/what-the-panel-colours-mean/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約パネルは、廊下の端から読まれることを前提にしています。その距離では文字は
 読めませんが、色は読めます。だからパネルは画面全体を、そしてデバイスのライトバーを、
 9 つの状態のどれかで塗ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -778,51 +778,51 @@
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">デバイスに有効なライセンスがない</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">青と紫は初期値で、どちらも変更できます — 下の</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgehpni-ypafad6gr0vxv4">
+      <w:hyperlink w:history="1" r:id="rIdsrtg43k975cgzlk-zgoer">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">選べる 2 つの色</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。残りの 7 つは固定です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2 つある</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">空室</w:t>
@@ -1201,51 +1201,51 @@
         <w:t xml:space="preserve"> 始まった予約は、チェック
 インが必要なルームでは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックインを待つ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、不要なルームでは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">使用中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> に
 なります。同じ予約でも、廊下から見える色はルームのポリシーが決めます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnkcqaucaeczh5zkhtkzet">
+      <w:hyperlink w:history="1" r:id="rIddo1db8xdxcehftdvnq8mz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインと未使用の仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ライトバーは画面と一致するとは限りません</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1691,51 +1691,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 色の一覧には </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">黄色</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> がありますが、それを設定したパネルは固定の状態が使うのと
 同じオレンジで光ります。別の黄色があるわけではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらの設定も共有のデバイス設定の上にあるため、変更はそれに従うすべてのパネルに
 届きます — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbgtd1sw1fkwn5-ayvyik6">
+      <w:hyperlink w:history="1" r:id="rIdzg0w-8re_hoys28uq7iio">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの設定はどこから来るか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ダークかライトか、そしてデザインが色をどれだけ使うか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1774,92 +1774,92 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">スケジュール</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は
 ルーム情報の面に色を広げ、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">センター</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">はほぼ黒の平らな地に、ちょうど2箇所 — 状態を表す語と
 主ボタン — だけで使います。会議室予約向けのデザインはどちらもライトの配色を持たないため、
 ライトの配色は室内のミーティングアシスタントパネルに適用されます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt5glsmfd4kz-gt92lgf48">
+      <w:hyperlink w:history="1" r:id="rIdrsia9uopo92fj5m2waihf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルのデザインを選ぶ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">色が教えてくれないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルが動いているかどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> オフラインの色はありません。サーバーを見失った
 パネルは、最後に知っていた内容を表示し続けます
 （</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtmyixtvcedc2ftcp_sbrr">
+      <w:hyperlink w:history="1" r:id="rIdtvhbja2zlyas8xqrc5xnb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ネットワークが切れても予約パネルは動き続ける</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">）。
 実際に接続されているかどうかは
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1902,51 +1902,51 @@
         <w:t xml:space="preserve"> 色はルームのこの先数分についてのもので、人についてのもの
 ではありません。名前や主催者はスキンの設定です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">中に人がいるかどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 赤は予約が進行中という意味で、ルームが使われている
 こととは別です。それを扱うのがチェックインと自動解放です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqg81qxvprovmc7h2c0_ln">
+      <w:hyperlink w:history="1" r:id="rIdr7d9vyiwvbz7uolhoqdb6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">未使用と判定される条件</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2433,51 +2433,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_b1lqwakd6g26xwkvxgn1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdgehpni-ypafad6gr0vxv4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#36984;&#12409;&#12427;-2-&#12388;&#12398;&#33394;" TargetMode="External"/><Relationship Id="rIdnkcqaucaeczh5zkhtkzet" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdbgtd1sw1fkwn5-ayvyik6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdt5glsmfd4kz-gt92lgf48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdtmyixtvcedc2ftcp_sbrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdqg81qxvprovmc7h2c0_ln" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82b89dc01c75efd185d657df89cc20daf33dbc3c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3621f00b847b8202f4de7167cc5dd00530d4fbf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a22d61c96a0396c58a58d61b8eda1a5806fe606a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7dbedca81f0122fd2dfe91c333a1d2752dd6e5b5.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/84327ce7fbdba18b961b97cc1bdea397943c0074.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5aac43f32794c97c6cb8702f9a1d8197721e39d7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/120382b13819721a1cdd2bd26b1486a44a72d671.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0caccfe7769a5449b7d1336021c405264d2f9941.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbjznc9gq4xshka6sezpbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdsrtg43k975cgzlk-zgoer" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#36984;&#12409;&#12427;-2-&#12388;&#12398;&#33394;" TargetMode="External"/><Relationship Id="rIddo1db8xdxcehftdvnq8mz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdzg0w-8re_hoys28uq7iio" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdrsia9uopo92fj5m2waihf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdtvhbja2zlyas8xqrc5xnb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdr7d9vyiwvbz7uolhoqdb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82b89dc01c75efd185d657df89cc20daf33dbc3c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3621f00b847b8202f4de7167cc5dd00530d4fbf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a22d61c96a0396c58a58d61b8eda1a5806fe606a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7dbedca81f0122fd2dfe91c333a1d2752dd6e5b5.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/84327ce7fbdba18b961b97cc1bdea397943c0074.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5aac43f32794c97c6cb8702f9a1d8197721e39d7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/120382b13819721a1cdd2bd26b1486a44a72d671.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0caccfe7769a5449b7d1336021c405264d2f9941.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>パネルの色の意味</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>