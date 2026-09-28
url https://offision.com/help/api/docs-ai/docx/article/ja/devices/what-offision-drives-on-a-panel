--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,93 +26,93 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision が各パネルで動かせるもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ライトバー、カードリーダー、リモート再起動を機種ごとに — ハードウェアが持っている ものの一覧ではなく、Offision がそれを実際にどう使うかの一覧です。</w:t>
+        <w:t xml:space="preserve">ライトバー、カードリーダー、リモート再起動を機種ごとに — ハードウェアが持っているものの一覧ではなく、Offision がそれを実際にどう使うかの一覧です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwqocjixseji6ul2kitwyi">
+      <w:hyperlink w:history="1" r:id="rIdn5d-ehoc00fqblbtsbypz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/what-offision-drives-on-a-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdz8nkg6s2zvoi_gcxlzf7o">
+      <w:hyperlink w:history="1" r:id="rId22zdjjso9d16k2qff7n2r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision が対応する予約パネルのハードウェア</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 はハードウェアの話です。こちらはソフトウェアで、パネルが持っているものではなく、
 Offision がそれを実際にどう使うかを示します。この 2 つは別の問いです。Crestron
 パネルは箱の中にライトバーを持ちませんし、Qbic パネルの内蔵カードリーダーが実際に
 カードを読むのは、ブラウザーでパネルを表示しているときではなく Offision の Android
 アプリを動かしているときだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">各パネルでできること</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -733,75 +733,75 @@
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision のコンソールから自分のデバイス設定を開けるのは Neat Pad だけです。ほかは
 明るさもネットワークもメーカー自身の設定画面になります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Qbic と IAdea が上の表でそれぞれ 2 行ずつ持っているのは、同じパネルを 2 通りで
 設定したものです。そこで変わるのはカードリーダーだけではなく、アップロードした
 動画も</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdisom7srz-mo7qo2tdsd6r">
+      <w:hyperlink w:history="1" r:id="rIdfypraq-nntjbzlcmogpol">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ラベルプリンター</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">も同じ側に付いてきます。その選択の代償はブランドごとに
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId99dtmyay5bm0r5wezfhvz">
+      <w:hyperlink w:history="1" r:id="rIdp7fphnydrgiz19ytunib2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic：アプリかブラウザーか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">と
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8sbedkfo0gaoaximwouxt">
+      <w:hyperlink w:history="1" r:id="rIdm_rzvwh35uqslaq6gwykv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">IAdea：アプリかブラウザーか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="5305425"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-device-detail-ja" descr="ペアリング済みパネルのレコード。表示するルーム、従うデバイス設定、そして 再起動 と パスコードのリセット。" title="ペアリング済みパネルのレコード。表示するルーム、従うデバイス設定、そして 再起動 と パスコードのリセット。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -897,51 +897,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">7 色すべて</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はパレット全体を再現できることを意味します。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">アクセサリー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はパネル自身
 がバーを持たず、Crestron のライトバーや廊下用サインを USB でつなぐことを意味します。
 Cisco Room Navigator はオレンジのところに黄色、シアンのところに青を出します。Neat
 Pad は緑でも赤でもないものすべてが同じ 1 色になります。色そのものは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrqoj-ysvvp9wvd_tksnty">
+      <w:hyperlink w:history="1" r:id="rIdod9tbhdj19n8bhj8gw7uk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの色の意味</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1366,51 +1366,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwqocjixseji6ul2kitwyi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/what-offision-drives-on-a-panel/" TargetMode="External"/><Relationship Id="rIdz8nkg6s2zvoi_gcxlzf7o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdisom7srz-mo7qo2tdsd6r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rId99dtmyay5bm0r5wezfhvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rId8sbedkfo0gaoaximwouxt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rIdrqoj-ysvvp9wvd_tksnty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/65aa2e44333328c3b5b645e94b2f252382728a8a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdn5d-ehoc00fqblbtsbypz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/what-offision-drives-on-a-panel/" TargetMode="External"/><Relationship Id="rId22zdjjso9d16k2qff7n2r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdfypraq-nntjbzlcmogpol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIdp7fphnydrgiz19ytunib2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdm_rzvwh35uqslaq6gwykv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rIdod9tbhdj19n8bhj8gw7uk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ea72d86175ba92fc89958129f63473bb7816be3b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision が各パネルで動かせるもの</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>