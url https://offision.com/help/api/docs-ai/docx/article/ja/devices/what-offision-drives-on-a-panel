--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,67 +52,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn5d-ehoc00fqblbtsbypz">
+      <w:hyperlink w:history="1" r:id="rIdwv8wk3vib5ni99aznfgb-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/what-offision-drives-on-a-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId22zdjjso9d16k2qff7n2r">
+      <w:hyperlink w:history="1" r:id="rIda0eycyjr7kjnpb0stszsv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision が対応する予約パネルのハードウェア</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 はハードウェアの話です。こちらはソフトウェアで、パネルが持っているものではなく、
 Offision がそれを実際にどう使うかを示します。この 2 つは別の問いです。Crestron
 パネルは箱の中にライトバーを持ちませんし、Qbic パネルの内蔵カードリーダーが実際に
 カードを読むのは、ブラウザーでパネルを表示しているときではなく Offision の Android
 アプリを動かしているときだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">各パネルでできること</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -733,75 +733,75 @@
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision のコンソールから自分のデバイス設定を開けるのは Neat Pad だけです。ほかは
 明るさもネットワークもメーカー自身の設定画面になります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Qbic と IAdea が上の表でそれぞれ 2 行ずつ持っているのは、同じパネルを 2 通りで
 設定したものです。そこで変わるのはカードリーダーだけではなく、アップロードした
 動画も</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfypraq-nntjbzlcmogpol">
+      <w:hyperlink w:history="1" r:id="rIdei10izzd5nbpxtkizj_ao">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ラベルプリンター</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">も同じ側に付いてきます。その選択の代償はブランドごとに
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp7fphnydrgiz19ytunib2">
+      <w:hyperlink w:history="1" r:id="rIdr4fx3z_5nq_cvoh2gwb6k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic：アプリかブラウザーか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">と
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm_rzvwh35uqslaq6gwykv">
+      <w:hyperlink w:history="1" r:id="rIdgzu0oqbe_gxnx0odivmra">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">IAdea：アプリかブラウザーか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="5305425"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-device-detail-ja" descr="ペアリング済みパネルのレコード。表示するルーム、従うデバイス設定、そして 再起動 と パスコードのリセット。" title="ペアリング済みパネルのレコード。表示するルーム、従うデバイス設定、そして 再起動 と パスコードのリセット。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -897,51 +897,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">7 色すべて</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はパレット全体を再現できることを意味します。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">アクセサリー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はパネル自身
 がバーを持たず、Crestron のライトバーや廊下用サインを USB でつなぐことを意味します。
 Cisco Room Navigator はオレンジのところに黄色、シアンのところに青を出します。Neat
 Pad は緑でも赤でもないものすべてが同じ 1 色になります。色そのものは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdod9tbhdj19n8bhj8gw7uk">
+      <w:hyperlink w:history="1" r:id="rIdtkxpfs6oh8d_pvfbownhl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの色の意味</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1366,51 +1366,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdn5d-ehoc00fqblbtsbypz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/what-offision-drives-on-a-panel/" TargetMode="External"/><Relationship Id="rId22zdjjso9d16k2qff7n2r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdfypraq-nntjbzlcmogpol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIdp7fphnydrgiz19ytunib2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdm_rzvwh35uqslaq6gwykv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rIdod9tbhdj19n8bhj8gw7uk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ea72d86175ba92fc89958129f63473bb7816be3b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwv8wk3vib5ni99aznfgb-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/what-offision-drives-on-a-panel/" TargetMode="External"/><Relationship Id="rIda0eycyjr7kjnpb0stszsv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdei10izzd5nbpxtkizj_ao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIdr4fx3z_5nq_cvoh2gwb6k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdgzu0oqbe_gxnx0odivmra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rIdtkxpfs6oh8d_pvfbownhl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27468cadb4698c6604e268cd140761f69027f7c4.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision が各パネルで動かせるもの</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>