--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,67 +52,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwv8wk3vib5ni99aznfgb-">
+      <w:hyperlink w:history="1" r:id="rIdghhmohu0n-gsa1jajqf_o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/what-offision-drives-on-a-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIda0eycyjr7kjnpb0stszsv">
+      <w:hyperlink w:history="1" r:id="rIdovdyowficdd_izahuesym">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision が対応する予約パネルのハードウェア</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 はハードウェアの話です。こちらはソフトウェアで、パネルが持っているものではなく、
 Offision がそれを実際にどう使うかを示します。この 2 つは別の問いです。Crestron
 パネルは箱の中にライトバーを持ちませんし、Qbic パネルの内蔵カードリーダーが実際に
 カードを読むのは、ブラウザーでパネルを表示しているときではなく Offision の Android
 アプリを動かしているときだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">各パネルでできること</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -733,75 +733,75 @@
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision のコンソールから自分のデバイス設定を開けるのは Neat Pad だけです。ほかは
 明るさもネットワークもメーカー自身の設定画面になります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Qbic と IAdea が上の表でそれぞれ 2 行ずつ持っているのは、同じパネルを 2 通りで
 設定したものです。そこで変わるのはカードリーダーだけではなく、アップロードした
 動画も</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdei10izzd5nbpxtkizj_ao">
+      <w:hyperlink w:history="1" r:id="rId1nwebc5pt6yumzrpykteo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ラベルプリンター</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">も同じ側に付いてきます。その選択の代償はブランドごとに
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr4fx3z_5nq_cvoh2gwb6k">
+      <w:hyperlink w:history="1" r:id="rIde748ly_hms32ksce86jht">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic：アプリかブラウザーか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">と
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgzu0oqbe_gxnx0odivmra">
+      <w:hyperlink w:history="1" r:id="rId4ernfai6ucy4kopehtt4i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">IAdea：アプリかブラウザーか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="5305425"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-device-detail-ja" descr="ペアリング済みパネルのレコード。表示するルーム、従うデバイス設定、そして 再起動 と パスコードのリセット。" title="ペアリング済みパネルのレコード。表示するルーム、従うデバイス設定、そして 再起動 と パスコードのリセット。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -897,51 +897,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">7 色すべて</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はパレット全体を再現できることを意味します。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">アクセサリー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はパネル自身
 がバーを持たず、Crestron のライトバーや廊下用サインを USB でつなぐことを意味します。
 Cisco Room Navigator はオレンジのところに黄色、シアンのところに青を出します。Neat
 Pad は緑でも赤でもないものすべてが同じ 1 色になります。色そのものは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtkxpfs6oh8d_pvfbownhl">
+      <w:hyperlink w:history="1" r:id="rId-_od33wvabn7-rngyiviw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの色の意味</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1366,51 +1366,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwv8wk3vib5ni99aznfgb-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/what-offision-drives-on-a-panel/" TargetMode="External"/><Relationship Id="rIda0eycyjr7kjnpb0stszsv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdei10izzd5nbpxtkizj_ao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIdr4fx3z_5nq_cvoh2gwb6k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdgzu0oqbe_gxnx0odivmra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rIdtkxpfs6oh8d_pvfbownhl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27468cadb4698c6604e268cd140761f69027f7c4.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdghhmohu0n-gsa1jajqf_o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/what-offision-drives-on-a-panel/" TargetMode="External"/><Relationship Id="rIdovdyowficdd_izahuesym" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId1nwebc5pt6yumzrpykteo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIde748ly_hms32ksce86jht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rId4ernfai6ucy4kopehtt4i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rId-_od33wvabn7-rngyiviw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27468cadb4698c6604e268cd140761f69027f7c4.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision が各パネルで動かせるもの</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>