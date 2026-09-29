--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">空いているルームをパネルからその場で使えるようにする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">空いているルームの前に立っている人が、いますぐ使いたい。ウォークインボタンを 有効にするのは1分で終わります。そのあと何を尋ねられ、どれだけの長さが与えられ、 ボタンが出てこない5つの理由が、このページの残りです。</w:t>
+        <w:t xml:space="preserve">空いているルームの前に立っている人が、いますぐ使いたい。ウォークインボタンを有効にするのは1分で終わります。そのあと何を尋ねられ、どれだけの長さが与えられ、ボタンが出てこない5つの理由が、このページの残りです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-18</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk91lotsw3s0cbgdg9xydm">
+      <w:hyperlink w:history="1" r:id="rIdzxdlxd9dm7lu-wf48zwvv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/walk-in-at-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">空いているルームのパネルには</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ウォークイン</w:t>
       </w:r>
@@ -209,278 +209,354 @@
         <w:t xml:space="preserve">はデバイス設定の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">会議室予約パネル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ページ、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約を使う</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 グループにあります。デバイス設定
 単位の項目なので、それを共有しているすべてのパネルに反映されます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaalecspstj253kiscqc91">
+      <w:hyperlink w:history="1" r:id="rIdfddtlenfmghtdll6jm375">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの設定がどこから来るのか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/configuration (デバイス設定)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2962275"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="panel-show-walk-in-toggle-ja" descr="ウォークインボタンを表示と、その下に現れる2つの項目。" title="ウォークインボタンを表示と、その下に現れる2つの項目。"/>
+            <wp:docPr id="1" name="panel-show-walk-in-toggle-ja" descr="ウォークインボタンを表示と、その下に現れる項目。" title="ウォークインボタンを表示と、その下に現れる項目。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="2962275"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">ウォークインボタンを表示と、その下に現れる2つの項目。</w:t>
+        <w:t xml:space="preserve">ウォークインボタンを表示と、その下に現れる項目。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有効にすると、下に2つの項目が現れます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ウォークインの確認が必要</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> — 会議の名前と人数を入力できる最後の画面です。
+        <w:t xml:space="preserve"> — 予約を作成する前に確認画面を表示します。
 オフにすると、ワンタップと本人確認だけで完了します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者が直接予約可能</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 社員ではない人が、ユーザーではなく来訪者として本人
 確認をしてルームを取れるようになります。Visitor management のライセンスが必要です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...6 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">これはパネルの設定ではなくリソースの予約ルールです。誰かがボタンを見つける前に
-決めておく価値があります。関係する項目は3つです。</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ウォークインの確認が必要</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">には、その画面が何を尋ねるかを決める項目が2つ付いて
+います。どちらもルームのみで、ほかのリソース種別では表示されません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">ウォークイン予約の最大利用時間を制限</w:t>
-[...3 lines deleted...]
-短い上限です。</w:t>
+        <w:t xml:space="preserve">タイトルの入力を許可</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — 利用者が会議名を入力できます。初期値はオンです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">ウォークイン予約の予約承認を無効にする</w:t>
-[...3 lines deleted...]
-ためのものです。</w:t>
+        <w:t xml:space="preserve">利用者数の入力を許可</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — 出席人数を尋ねます。初期値はオフです。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">どちらをオフにしても、変わるのはパネルが</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">尋ねる</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">内容だけで、保存される内容は
+変わりません。タイトルを尋ねなければウォークイン用のラベルが、人数を尋ねなければ
+1人が、そのまま記録されます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. ウォークインでどれだけ使えるようにするか決める</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">これはパネルの設定ではなくリソースの予約ルールです。誰かがボタンを見つける前に
+決めておく価値があります。関係する項目は3つです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ウォークイン予約の最大利用時間を制限</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — 通常の上限とは別の、たいていはより
+短い上限です。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ウォークイン予約の予約承認を無効にする</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — 扉の前にいる人を承認待ちにさせない
+ためのものです。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">予約タイプとしての</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ウォークインのみ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 事前予約が一切できなくなります。タッチ
 ダウンデスクや電話ブースに向いています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">いずれも</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdarycmm42q6vjuvxdsf_zd">
+      <w:hyperlink w:history="1" r:id="rId_ngdjmm3s3c0ozefumra6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ルールリファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で
 説明しています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 扉の前の人に見えるもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -565,153 +641,154 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">次の予約の前に終わる長さだけが提示されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">続いてパネルは相手が誰かを尋ねます。何を尋ねるかはそれ自体が1つの話題で —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtpnpobb9kpsm69kn7ztkf">
+      <w:hyperlink w:history="1" r:id="rId1xco-1a3-myknfxv_6hwg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルでの本人確認の方法</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — 何も尋ねないという選択肢も
 そこにあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">最後が確認画面です（</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ウォークインの確認が必要</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">を有効にしている場合）。入力しな
-かった項目はそのままで、予約の件名は</w:t>
+        <w:t xml:space="preserve">を有効にしている場合）。上で有効に
+した項目 — タイトル、人数、その両方、またはどちらでもない — だけを尋ねます。入力
+しなかった項目はそのままで、予約の件名は</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ウォークイン予約</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">、人数は1名として登録され
-ます。</w:t>
+        <w:t xml:space="preserve">、人数は1名として登録
+されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5410200" cy="5410200"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="panel-walk-in-confirm-ja" descr="確認画面。項目をオフにすると、この手順自体がなくなります。" title="確認画面。項目をオフにすると、この手順自体がなくなります。"/>
+            <wp:docPr id="1" name="panel-walk-in-confirm-ja" descr="タイトルを尋ねる確認画面。項目をオフにすると、この手順自体がなくなります。" title="タイトルを尋ねる確認画面。項目をオフにすると、この手順自体がなくなります。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5410200" cy="5410200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">確認画面。項目をオフにすると、この手順自体がなくなります。</w:t>
+        <w:t xml:space="preserve">タイトルを尋ねる確認画面。項目をオフにすると、この手順自体がなくなります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">利用規約の同意を求めるルームでは、その画面が本人確認の前に入ります。ウォークイン
 でも省略はできません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 試してみる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">空いているルームの前で</w:t>
@@ -882,51 +959,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックイン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が出ます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">使用中でも別のルームを探せます:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ルームが使用中でボタンが出ない場合は、代わりに他のルームの検索が答えになります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzc-bhol2i7zbw3w1g-mrf">
+      <w:hyperlink w:history="1" r:id="rId-qz37zxc9plgafmcpkmgz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルから他のルームを探す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1351,51 +1428,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdk91lotsw3s0cbgdg9xydm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rIdaalecspstj253kiscqc91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdarycmm42q6vjuvxdsf_zd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdtpnpobb9kpsm69kn7ztkf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdzc-bhol2i7zbw3w1g-mrf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/267d3c5c5948bf9fbcb2007e9d33ebe136e8492d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1cf261f5428f82b359274e25de7e123272f28d43.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/42a6fa38cb9475da37585e6061992e76a74cbb96.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/43acaa95ef3011f800d9823070f2567acab4fb96.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzxdlxd9dm7lu-wf48zwvv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rIdfddtlenfmghtdll6jm375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId_ngdjmm3s3c0ozefumra6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId1xco-1a3-myknfxv_6hwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId-qz37zxc9plgafmcpkmgz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/267d3c5c5948bf9fbcb2007e9d33ebe136e8492d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dfc0282ffd07f42566ca6a984ccef4874abab1db.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/42a6fa38cb9475da37585e6061992e76a74cbb96.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/43acaa95ef3011f800d9823070f2567acab4fb96.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>空いているルームをパネルからその場で使えるようにする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>