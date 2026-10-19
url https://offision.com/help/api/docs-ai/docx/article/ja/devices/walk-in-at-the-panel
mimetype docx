--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzxdlxd9dm7lu-wf48zwvv">
+      <w:hyperlink w:history="1" r:id="rIddzg-jqs3-joppuiier2lk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/walk-in-at-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">空いているルームのパネルには</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ウォークイン</w:t>
       </w:r>
@@ -209,51 +209,51 @@
         <w:t xml:space="preserve">はデバイス設定の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">会議室予約パネル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ページ、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約を使う</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 グループにあります。デバイス設定
 単位の項目なので、それを共有しているすべてのパネルに反映されます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfddtlenfmghtdll6jm375">
+      <w:hyperlink w:history="1" r:id="rId48ywjwxxtlsdozkg0zixp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの設定がどこから来るのか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/configuration (デバイス設定)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -512,51 +512,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約タイプとしての</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ウォークインのみ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 事前予約が一切できなくなります。タッチ
 ダウンデスクや電話ブースに向いています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">いずれも</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_ngdjmm3s3c0ozefumra6">
+      <w:hyperlink w:history="1" r:id="rIdnaozoq2nq7ofjvodoks6e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ルールリファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で
 説明しています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 扉の前の人に見えるもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -641,51 +641,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">次の予約の前に終わる長さだけが提示されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">続いてパネルは相手が誰かを尋ねます。何を尋ねるかはそれ自体が1つの話題で —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1xco-1a3-myknfxv_6hwg">
+      <w:hyperlink w:history="1" r:id="rId2ik0xz4dz8e8z1h7kwler">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルでの本人確認の方法</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — 何も尋ねないという選択肢も
 そこにあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">最後が確認画面です（</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ウォークインの確認が必要</w:t>
@@ -959,51 +959,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックイン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が出ます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">使用中でも別のルームを探せます:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ルームが使用中でボタンが出ない場合は、代わりに他のルームの検索が答えになります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-qz37zxc9plgafmcpkmgz">
+      <w:hyperlink w:history="1" r:id="rId88804vlgmypa6b7mxcz-a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルから他のルームを探す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1428,51 +1428,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzxdlxd9dm7lu-wf48zwvv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rIdfddtlenfmghtdll6jm375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId_ngdjmm3s3c0ozefumra6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId1xco-1a3-myknfxv_6hwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId-qz37zxc9plgafmcpkmgz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/267d3c5c5948bf9fbcb2007e9d33ebe136e8492d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dfc0282ffd07f42566ca6a984ccef4874abab1db.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/42a6fa38cb9475da37585e6061992e76a74cbb96.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/43acaa95ef3011f800d9823070f2567acab4fb96.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddzg-jqs3-joppuiier2lk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rId48ywjwxxtlsdozkg0zixp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdnaozoq2nq7ofjvodoks6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId2ik0xz4dz8e8z1h7kwler" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId88804vlgmypa6b7mxcz-a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c2c0e8fb910d5283a1ba35c481a20307d36e8950.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0a6311a01485e981793deccb95819bb0006addb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/00759559ce127da8e0c15aeeab0f229cc3ea6d06.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ce8a4ccbb442f25b2e9b4d13766d3cb001fe1a17.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>空いているルームをパネルからその場で使えるようにする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>