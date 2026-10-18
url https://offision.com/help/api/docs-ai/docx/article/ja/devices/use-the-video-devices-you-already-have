--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhq_ye05ugavtkuujx1sve">
+      <w:hyperlink w:history="1" r:id="rId7qqasioz_ivb3jgcc8f-6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/use-the-video-devices-you-already-have/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">だいたいは可能です。Neat・Cisco・Logitech のデバイスがすでに壁に掛かっている
 ルームは、もともと検知しています。Offision が読むのはそのデバイスが見ているもので、
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -107,51 +107,51 @@
 在室状況を報告しはじめます。届かないのは、デスク、デバイスが 1 台もないルーム、
 そしてセンサーをまったく持たない数機種です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3 つの接続はいずれも、ベンダー自身の管理クラウドを一定間隔で読み取ります。Neat
 Pulse も Control Hub も Logitech Sync も、Offision に貼り付けた API キーか証明書で
 読むだけです。デバイスには何もインストールせず、Offision がデバイスと直接話すことも
 ないので、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">この用途で自社ネットワークに外向きの経路は一切必要ありません</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3scb90sl82-waejtaddrh">
+      <w:hyperlink w:history="1" r:id="rIdzvubmzzp7hz1_4itduzay">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">センサーと現場の機器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/apps (システム連携)</w:t>
       </w:r>
     </w:p>
@@ -469,63 +469,63 @@
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">まず右の列を読んでください。手元に何があるかを決めるのはこちらです。Rally Bar で
 揃えた建物が Logitech Sync から得られるのはオンラインかオフラインかだけで、それ以上
 はありません。Neat Pad が並んだ壁は空気質を報告し、在室状況は決して報告しません。
 どちらもきれいにつながり、どちらも正常に見え、どちらも予約には何も伝えません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">機種ごとの測定値——空気、明るさ、電池残量など——は各連携の記事にあります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsiqodt5e-atdddw-re8xh">
+      <w:hyperlink w:history="1" r:id="rId3xyatdmk-ecdwpnb-g2sz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Neat Pulse が Offision に同期するもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpshyw0gh4wdjo95-ttzwu">
+      <w:hyperlink w:history="1" r:id="rId1ru313pj0ojgjayvt8ye6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Webex Control Hub の接続が Offision に持ち込むもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 Logitech Sync はマーケットプレイスの専用タイルからつなぎます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Logitech はデバイス名で判定します:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -560,120 +560,120 @@
         <w:t xml:space="preserve">「ルームがどう使われているか」は Offision では 3 つに分かれ、自動で何かを動かすのは
 最初のひとつだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在室状況</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——在室か空室か、それだけです。予約が動作の根拠にする唯一の測定値で、
 安価なセンサーが報告するのもこれです。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjbtrkvr3ykfhnwdhv7klq">
+      <w:hyperlink w:history="1" r:id="rId9zpvfhr0grkenzgi-7nye">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">人感センサーで予約をチェックイン・チェックアウト・延長する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">人数</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——ルームに何人いるか。12 人で予約したルームを 3 人で使っていなかったか、
 に答えるもので、自動では何も動かしません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrcuzhlbcdexdtouepsyya">
+      <w:hyperlink w:history="1" r:id="rIdportfw4dgevlbmitx1brn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームが実際に埋まっていたかを確認する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。Logitech の人数はデバイス単位ではなくルーム単位で報告されるため、
 届く先はレポートであってチェックインではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">使用率</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——予約済み時間を利用可能時間で割ったものです。予約から数えるので、
 ルームにハードウェアは一切要りません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg4utj3frjec9ikkjykr6r">
+      <w:hyperlink w:history="1" r:id="rIdnqafwch7jp4ng3njvq5xx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソース使用率が数える時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">人数を報告するルームデバイスがあれば、最初の 2 つが手に入ります。3 つめはもともと
 手元にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -709,51 +709,51 @@
       <w:r>
         <w:t xml:space="preserve">映像機器では決して届かない範囲</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デスク。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> デスクの上には何も掛からないので、映像側の連携がデスクを報告する
 ことはありません。デスクは専用のセンサーが受け持ちます——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtux6fgjgbuyzcswdc5ngg">
+      <w:hyperlink w:history="1" r:id="rIdlhvikmjcfxdsmnpdhszjd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約に使える人感センサー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -773,51 +773,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">上表の右列にある機種。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> これらを入れ替えるのはどちらにしても買い物であり、
 たいていはセンサーのほうが安いほうの選択肢です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">組み合わせて使うのが普通で、連携どうしは排他ではありません。よくある構成は、機器の
 あるルームはすでに持っている映像機器で賄い、デスクと機器のないルームにだけセンサーを
 買う、というものです。何を買うかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlrfjjmn3dha7n2jl1o9mr">
+      <w:hyperlink w:history="1" r:id="rId-7dtgg9atc56dngaewvev">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約に使える人感センサー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このページが決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1344,51 +1344,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhq_ye05ugavtkuujx1sve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/use-the-video-devices-you-already-have/" TargetMode="External"/><Relationship Id="rId3scb90sl82-waejtaddrh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/#&#12475;&#12531;&#12469;&#12540;&#12392;&#29694;&#22580;&#12398;&#27231;&#22120;" TargetMode="External"/><Relationship Id="rIdsiqodt5e-atdddw-re8xh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdpshyw0gh4wdjo95-ttzwu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-webex-control-hub-syncs/" TargetMode="External"/><Relationship Id="rIdjbtrkvr3ykfhnwdhv7klq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIdrcuzhlbcdexdtouepsyya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdg4utj3frjec9ikkjykr6r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rIdtux6fgjgbuyzcswdc5ngg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdlrfjjmn3dha7n2jl1o9mr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7qqasioz_ivb3jgcc8f-6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/use-the-video-devices-you-already-have/" TargetMode="External"/><Relationship Id="rIdzvubmzzp7hz1_4itduzay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/#&#12475;&#12531;&#12469;&#12540;&#12392;&#29694;&#22580;&#12398;&#27231;&#22120;" TargetMode="External"/><Relationship Id="rId3xyatdmk-ecdwpnb-g2sz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rId1ru313pj0ojgjayvt8ye6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-webex-control-hub-syncs/" TargetMode="External"/><Relationship Id="rId9zpvfhr0grkenzgi-7nye" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIdportfw4dgevlbmitx1brn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdnqafwch7jp4ng3njvq5xx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rIdlhvikmjcfxdsmnpdhszjd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rId-7dtgg9atc56dngaewvev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>すでにある映像機器から会議室の在室状況を取得する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>