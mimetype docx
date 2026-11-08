--- v1 (2026-10-18)
+++ v2 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7qqasioz_ivb3jgcc8f-6">
+      <w:hyperlink w:history="1" r:id="rIdiodkzw8n65bvt1urosfr3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/use-the-video-devices-you-already-have/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">だいたいは可能です。Neat・Cisco・Logitech のデバイスがすでに壁に掛かっている
 ルームは、もともと検知しています。Offision が読むのはそのデバイスが見ているもので、
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -107,51 +107,51 @@
 在室状況を報告しはじめます。届かないのは、デスク、デバイスが 1 台もないルーム、
 そしてセンサーをまったく持たない数機種です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3 つの接続はいずれも、ベンダー自身の管理クラウドを一定間隔で読み取ります。Neat
 Pulse も Control Hub も Logitech Sync も、Offision に貼り付けた API キーか証明書で
 読むだけです。デバイスには何もインストールせず、Offision がデバイスと直接話すことも
 ないので、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">この用途で自社ネットワークに外向きの経路は一切必要ありません</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzvubmzzp7hz1_4itduzay">
+      <w:hyperlink w:history="1" r:id="rIdxlmkn8c-vuotbcbgsvuev">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">センサーと現場の機器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/apps (システム連携)</w:t>
       </w:r>
     </w:p>
@@ -469,63 +469,63 @@
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">まず右の列を読んでください。手元に何があるかを決めるのはこちらです。Rally Bar で
 揃えた建物が Logitech Sync から得られるのはオンラインかオフラインかだけで、それ以上
 はありません。Neat Pad が並んだ壁は空気質を報告し、在室状況は決して報告しません。
 どちらもきれいにつながり、どちらも正常に見え、どちらも予約には何も伝えません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">機種ごとの測定値——空気、明るさ、電池残量など——は各連携の記事にあります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3xyatdmk-ecdwpnb-g2sz">
+      <w:hyperlink w:history="1" r:id="rIdrxwa4o3lwv89uc3zqbvtk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Neat Pulse が Offision に同期するもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1ru313pj0ojgjayvt8ye6">
+      <w:hyperlink w:history="1" r:id="rId3e3ypjs0j6wfy7ns0unz9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Webex Control Hub の接続が Offision に持ち込むもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 Logitech Sync はマーケットプレイスの専用タイルからつなぎます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Logitech はデバイス名で判定します:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -560,120 +560,120 @@
         <w:t xml:space="preserve">「ルームがどう使われているか」は Offision では 3 つに分かれ、自動で何かを動かすのは
 最初のひとつだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在室状況</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——在室か空室か、それだけです。予約が動作の根拠にする唯一の測定値で、
 安価なセンサーが報告するのもこれです。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9zpvfhr0grkenzgi-7nye">
+      <w:hyperlink w:history="1" r:id="rId08h1z9elrnaqmnfy8bvav">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">人感センサーで予約をチェックイン・チェックアウト・延長する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">人数</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——ルームに何人いるか。12 人で予約したルームを 3 人で使っていなかったか、
 に答えるもので、自動では何も動かしません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdportfw4dgevlbmitx1brn">
+      <w:hyperlink w:history="1" r:id="rId-rx2bgdfpqkydww3ihfjs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームが実際に埋まっていたかを確認する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。Logitech の人数はデバイス単位ではなくルーム単位で報告されるため、
 届く先はレポートであってチェックインではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">使用率</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——予約済み時間を利用可能時間で割ったものです。予約から数えるので、
 ルームにハードウェアは一切要りません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnqafwch7jp4ng3njvq5xx">
+      <w:hyperlink w:history="1" r:id="rIdtw90shlttkuvqnpfwyml2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソース使用率が数える時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">人数を報告するルームデバイスがあれば、最初の 2 つが手に入ります。3 つめはもともと
 手元にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -709,51 +709,51 @@
       <w:r>
         <w:t xml:space="preserve">映像機器では決して届かない範囲</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デスク。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> デスクの上には何も掛からないので、映像側の連携がデスクを報告する
 ことはありません。デスクは専用のセンサーが受け持ちます——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlhvikmjcfxdsmnpdhszjd">
+      <w:hyperlink w:history="1" r:id="rIdjnwracao2tk30yyqbeew8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約に使える人感センサー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -773,51 +773,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">上表の右列にある機種。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> これらを入れ替えるのはどちらにしても買い物であり、
 たいていはセンサーのほうが安いほうの選択肢です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">組み合わせて使うのが普通で、連携どうしは排他ではありません。よくある構成は、機器の
 あるルームはすでに持っている映像機器で賄い、デスクと機器のないルームにだけセンサーを
 買う、というものです。何を買うかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-7dtgg9atc56dngaewvev">
+      <w:hyperlink w:history="1" r:id="rIdlgusnxrqseuh_xbhrsaki">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約に使える人感センサー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このページが決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1344,51 +1344,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7qqasioz_ivb3jgcc8f-6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/use-the-video-devices-you-already-have/" TargetMode="External"/><Relationship Id="rIdzvubmzzp7hz1_4itduzay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/#&#12475;&#12531;&#12469;&#12540;&#12392;&#29694;&#22580;&#12398;&#27231;&#22120;" TargetMode="External"/><Relationship Id="rId3xyatdmk-ecdwpnb-g2sz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rId1ru313pj0ojgjayvt8ye6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-webex-control-hub-syncs/" TargetMode="External"/><Relationship Id="rId9zpvfhr0grkenzgi-7nye" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIdportfw4dgevlbmitx1brn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdnqafwch7jp4ng3njvq5xx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rIdlhvikmjcfxdsmnpdhszjd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rId-7dtgg9atc56dngaewvev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdiodkzw8n65bvt1urosfr3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/use-the-video-devices-you-already-have/" TargetMode="External"/><Relationship Id="rIdxlmkn8c-vuotbcbgsvuev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/#&#12475;&#12531;&#12469;&#12540;&#12392;&#29694;&#22580;&#12398;&#27231;&#22120;" TargetMode="External"/><Relationship Id="rIdrxwa4o3lwv89uc3zqbvtk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rId3e3ypjs0j6wfy7ns0unz9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-webex-control-hub-syncs/" TargetMode="External"/><Relationship Id="rId08h1z9elrnaqmnfy8bvav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rId-rx2bgdfpqkydww3ihfjs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdtw90shlttkuvqnpfwyml2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rIdjnwracao2tk30yyqbeew8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdlgusnxrqseuh_xbhrsaki" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>すでにある映像機器から会議室の在室状況を取得する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>