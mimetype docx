--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">サインインなしでパネルから予約できるようにする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">誰も本人確認をしなくても使える電話ブース。1台のパネルで匿名を許可するだけを残す 方法、そのとき利用者が押すもの、そして設定の説明文に反して依然として資格情報を 求める操作について。</w:t>
+        <w:t xml:space="preserve">誰も本人確認をしなくても使える電話ブース。1台のパネルで匿名を許可するだけを残す方法、そのとき利用者が押すもの、そして設定の説明文に反して依然として資格情報を求める操作について。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-21</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaljjylfhhguvpnmebzih1">
+      <w:hyperlink w:history="1" r:id="rIdkc9vq1iyfi_gyuw79zapg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/use-directly-at-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">電話ブースはサインインするほどの場所ではありません。4分だけ使いたい人に、スマート
 フォンを取り出してアプリを開きコードを読ませる——それがルームを「予約なしで使用中」
 にしてしまう典型です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -230,51 +230,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. これらのパネル専用の設定を作る</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">匿名が向くのは電話ブースやフリーアドレス席くらいで、他のほとんどには向きません。
 そしてパネル設定は、それを割り当てた</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">すべての</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">パネルに効きます。何かを変える前に
 ブース用の設定を分けておかないと、会議室のパネルまで尋ねなくなります。作り方は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9wd4nu1hmvy7mu7yoph6s">
+      <w:hyperlink w:history="1" r:id="rId_n6ngrzczildgtxrt8ngp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルはどこから設定を受け取るか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/configuration (デバイス設定)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -547,51 +547,51 @@
         </w:rPr>
         <w:t xml:space="preserve">匿名を許可する だけが残った状態。これが問いそのものを取り除きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この最後のトグルは2つの役目を持ちます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">直接使用</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を出すのはこれであり、パネルが
 そもそも動き続ける唯一の理由でもあります——方法が1つも無いパネルはその操作を拒否し、
 その旨を表示します。資格情報を1つ残せば、利用者が受け取るのはルームではなく2択の
 画面です。それはそれで構いませんし、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgybovtlwvjsbkgu1ft4xs">
+      <w:hyperlink w:history="1" r:id="rIdirfepnnpn3_nib2j3ylb7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルで本人であることをどう示すか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が扱う内容ですが、
 ワンタップではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">画面自身の注意書き:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -620,52 +620,74 @@
         </w:rPr>
         <w:t xml:space="preserve">予約を使う</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">グループの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ウォークインボタンを表示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が、空室にボタンを置きます。その下の
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ウォークインの確認が必要</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">はオフにします。あの画面は会議名と人数を入力するための
-ものですが、誰もサインインしないのであればどちらにも答えがありません。</w:t>
+        <w:t xml:space="preserve">はオフにします。あの画面はタイトルと人数を尋ねるための
+ものですが、誰もサインインしないのであればどちらにも答えがありません。確認を意図的な
+2回目のタップとして残したい場合は、オンのままにして</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">タイトルの入力を許可</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">と
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">利用者数の入力を許可</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">をオフにしてください。何も尋ねずに確認だけを行う画面になります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2962275"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-onetap-function-ja" descr="ウォークインボタンを表示 をオン、確認画面をオフ。" title="ウォークインボタンを表示 をオン、確認画面をオフ。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -1069,51 +1091,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 だからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">それらの操作でも本人確認を省きたい場合は、ルームの予約ルール側にある別の設定
 ——</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約パネルでのユーザー認証をスキップ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——になります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9pys9tv304hp4yzmjulau">
+      <w:hyperlink w:history="1" r:id="rIde2lor-he2vz8mxdjmgnxw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ルールリファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この設定が決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1140,51 +1162,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルがどのボタンを出すか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それは設定の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">会議室予約パネル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ページです —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9of0gtuw4hgkeswgfsajc">
+      <w:hyperlink w:history="1" r:id="rIdxjz1v-ib8im31n8du1sku">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">空いているルームをパネルから使えるようにする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1651,51 +1673,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdaljjylfhhguvpnmebzih1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/use-directly-at-the-panel/" TargetMode="External"/><Relationship Id="rId9wd4nu1hmvy7mu7yoph6s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdgybovtlwvjsbkgu1ft4xs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId9pys9tv304hp4yzmjulau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId9of0gtuw4hgkeswgfsajc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab0ed5c81a897ce0be8bea1897355c66168bfa9f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/201fdcf92bef6eb73b243e2eabb3ab60de442182.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d08aea63484e49cc594596b69741721cd51daaf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a46e9b7ea21a424012261bcafe5a5bbb21824817.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3b5d3c57f2fb6df4129018bb49e735e2f7c898b7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/acbcd46ee0497e56b7a0f05cca6411bb0e49baab.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6172d8b596ad535f590a80e5210c8b5898ef37d7.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/12e0d105f46e6084fc205101debf07273a4904d8.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkc9vq1iyfi_gyuw79zapg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/use-directly-at-the-panel/" TargetMode="External"/><Relationship Id="rId_n6ngrzczildgtxrt8ngp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdirfepnnpn3_nib2j3ylb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIde2lor-he2vz8mxdjmgnxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdxjz1v-ib8im31n8du1sku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab0ed5c81a897ce0be8bea1897355c66168bfa9f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/201fdcf92bef6eb73b243e2eabb3ab60de442182.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d08aea63484e49cc594596b69741721cd51daaf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a46e9b7ea21a424012261bcafe5a5bbb21824817.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3b5d3c57f2fb6df4129018bb49e735e2f7c898b7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/acbcd46ee0497e56b7a0f05cca6411bb0e49baab.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6172d8b596ad535f590a80e5210c8b5898ef37d7.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/12e0d105f46e6084fc205101debf07273a4904d8.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>サインインなしでパネルから予約できるようにする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>