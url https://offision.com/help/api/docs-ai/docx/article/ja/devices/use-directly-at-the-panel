--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkc9vq1iyfi_gyuw79zapg">
+      <w:hyperlink w:history="1" r:id="rIdfi06wqnqiyqbhtcapvumq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/use-directly-at-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">電話ブースはサインインするほどの場所ではありません。4分だけ使いたい人に、スマート
 フォンを取り出してアプリを開きコードを読ませる——それがルームを「予約なしで使用中」
 にしてしまう典型です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -230,51 +230,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. これらのパネル専用の設定を作る</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">匿名が向くのは電話ブースやフリーアドレス席くらいで、他のほとんどには向きません。
 そしてパネル設定は、それを割り当てた</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">すべての</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">パネルに効きます。何かを変える前に
 ブース用の設定を分けておかないと、会議室のパネルまで尋ねなくなります。作り方は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_n6ngrzczildgtxrt8ngp">
+      <w:hyperlink w:history="1" r:id="rIdsrmlbihz31cpkbbfl8a6l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルはどこから設定を受け取るか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/configuration (デバイス設定)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -547,51 +547,51 @@
         </w:rPr>
         <w:t xml:space="preserve">匿名を許可する だけが残った状態。これが問いそのものを取り除きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この最後のトグルは2つの役目を持ちます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">直接使用</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を出すのはこれであり、パネルが
 そもそも動き続ける唯一の理由でもあります——方法が1つも無いパネルはその操作を拒否し、
 その旨を表示します。資格情報を1つ残せば、利用者が受け取るのはルームではなく2択の
 画面です。それはそれで構いませんし、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdirfepnnpn3_nib2j3ylb7">
+      <w:hyperlink w:history="1" r:id="rIdl5jborneqcyewci_6juek">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルで本人であることをどう示すか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が扱う内容ですが、
 ワンタップではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">画面自身の注意書き:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -1091,51 +1091,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 だからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">それらの操作でも本人確認を省きたい場合は、ルームの予約ルール側にある別の設定
 ——</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約パネルでのユーザー認証をスキップ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——になります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde2lor-he2vz8mxdjmgnxw">
+      <w:hyperlink w:history="1" r:id="rIduf9tdtp9jfyfaurb-9shn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ルールリファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この設定が決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1162,51 +1162,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルがどのボタンを出すか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それは設定の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">会議室予約パネル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ページです —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxjz1v-ib8im31n8du1sku">
+      <w:hyperlink w:history="1" r:id="rIdbwnxc8u34wurecuzng_ms">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">空いているルームをパネルから使えるようにする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1673,51 +1673,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkc9vq1iyfi_gyuw79zapg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/use-directly-at-the-panel/" TargetMode="External"/><Relationship Id="rId_n6ngrzczildgtxrt8ngp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdirfepnnpn3_nib2j3ylb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIde2lor-he2vz8mxdjmgnxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdxjz1v-ib8im31n8du1sku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab0ed5c81a897ce0be8bea1897355c66168bfa9f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/201fdcf92bef6eb73b243e2eabb3ab60de442182.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d08aea63484e49cc594596b69741721cd51daaf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a46e9b7ea21a424012261bcafe5a5bbb21824817.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3b5d3c57f2fb6df4129018bb49e735e2f7c898b7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/acbcd46ee0497e56b7a0f05cca6411bb0e49baab.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6172d8b596ad535f590a80e5210c8b5898ef37d7.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/12e0d105f46e6084fc205101debf07273a4904d8.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfi06wqnqiyqbhtcapvumq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/use-directly-at-the-panel/" TargetMode="External"/><Relationship Id="rIdsrmlbihz31cpkbbfl8a6l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdl5jborneqcyewci_6juek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIduf9tdtp9jfyfaurb-9shn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdbwnxc8u34wurecuzng_ms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/34054b655ba10b25f18a2586992aafe3aa15ff9f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5d28c6aa4a26853e0d4eb5cc9bc1bd4e6101e09.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5c90c2081e43f43cc6e786b533a58e31f303251a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e52d861e6745f33c61199e653c7d3590c7620477.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d0d75d307b788aa42a9549b020df7e9416d4adf2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6a530fc5fd3a77d576f94ebcb4ce7b22882fd8e4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e41fb6503c3db4bd7bfe497332800f1455fd30d6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82a986dd61f62c5e54349ee0b465e77d81a37be4.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>サインインなしでパネルから予約できるようにする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>