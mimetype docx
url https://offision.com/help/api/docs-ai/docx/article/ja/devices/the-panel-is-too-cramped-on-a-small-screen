--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">小さいパネルでは表示が窮屈になる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">8 インチのパネルも 10 インチと同じ画面を描きます。直し方は小さくすることではなく、 出すものを減らすことです。原因は五つ。まずは畳むまで画面の三分の一を占める予定表の列から。</w:t>
+        <w:t xml:space="preserve">8 インチのパネルも 10 インチと同じ画面を描きます。直し方は小さくすることではなく、出すものを減らすことです。原因は五つ。まずは畳むまで画面の三分の一を占める予定表の列から。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdifkfb6woedlrmplmur0mz">
+      <w:hyperlink w:history="1" r:id="rIdq-ap58zlgep6uqipxhham">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/the-panel-is-too-cramped-on-a-small-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">画面の右側に予定表の列が出ていますか:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 答えでこのページは二つに分かれます。</w:t>
@@ -319,51 +319,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一緒に畳まれるものを把握しておいてください。時計はレールの中で横倒しになって残りますが、言語ボタン、お知らせ、コントロールバーは予定表と一緒に隠れます。予約の時刻は失われません——列が畳まれている間は左の面に移ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルの前に立った人はレールに触れて開き、その縁のシェブロンで手動で畳みます。放っておけば操作のないまま 3 分で自分から畳み直すので、朝に誰かが開いたパネルが昼まで開いたままということはありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">縦向きに取り付けたパネルは、頼まなくてもこれをやります。縦向きではスイッチの状態に関わらず列は畳まれた状態で始まります——その幅ではほんの細い帯にしかならないからです。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-d9x_ttl4gcqlrgte14ho">
+      <w:hyperlink w:history="1" r:id="rId5k-rhgposxgqwjcg-lcv3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルを縦向きに設置する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-timeline-collapsed-ja" descr="同じパネル。列がタップ用のレールに畳まれた状態。" title="同じパネル。列がタップ用のレールに畳まれた状態。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -568,51 +568,62 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">テキスト サイズ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">最大化</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ではなく </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">大</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> にすると、ルーム名は与えられた場所に合わせず決まった大きさのままになります。小さいパネルで長いルーム名がその下のすべてを押し下げるのはこれが原因です。</w:t>
+        <w:t xml:space="preserve"> にすると、ルーム名は与えられた場所に合わせず決まった大きさのままになります。小さいパネルで長いルーム名がその下のすべてを押し下げるのはこれが原因です。それぞれの大きさの違いは </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId0qaekco8jtyrumynorzfe">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">予約パネルの文字を大きくする</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約用のQRコードを表示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -729,51 +740,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">タイムラインと時計</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> で折りたたみスイッチのすぐ上にある </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">タイムラインには営業時間のみを表示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が、部屋の開いている時間に前後 1〜2 時間の余白を足した範囲まで絞り込みます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これはパネルの外側に依存します——リソースに営業時間が設定されていなければなりません。設定がなければ絞り込む先がなく、スイッチは何も変えません。これが「効かない」と報告される仕組みです。まず部屋に営業時間を設定してください。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdumzespzhbt1zevet54-ds">
+      <w:hyperlink w:history="1" r:id="rId8suap6rdpkyp_qs5nglia">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">営業時間内に予約を制限する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> のと同じ時間です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 4 — パネルの表示スケールが手動で設定されている</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
@@ -1452,51 +1463,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdifkfb6woedlrmplmur0mz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/the-panel-is-too-cramped-on-a-small-screen/" TargetMode="External"/><Relationship Id="rId-d9x_ttl4gcqlrgte14ho" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../mount-a-panel-in-portrait/" TargetMode="External"/><Relationship Id="rIdumzespzhbt1zevet54-ds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/93edcd33fa12ea35d78e66a50bbfa60c0c0e6de1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3e88c0bfff667073da5c9bf959ba55afeae5cbc0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d0be9a7869d3b5e47173e47c19e6fc13a388e434.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdq-ap58zlgep6uqipxhham" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/the-panel-is-too-cramped-on-a-small-screen/" TargetMode="External"/><Relationship Id="rId5k-rhgposxgqwjcg-lcv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../mount-a-panel-in-portrait/" TargetMode="External"/><Relationship Id="rId0qaekco8jtyrumynorzfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-room-panel-text-larger/" TargetMode="External"/><Relationship Id="rId8suap6rdpkyp_qs5nglia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/93edcd33fa12ea35d78e66a50bbfa60c0c0e6de1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3e88c0bfff667073da5c9bf959ba55afeae5cbc0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d0be9a7869d3b5e47173e47c19e6fc13a388e434.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>小さいパネルでは表示が窮屈になる</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>