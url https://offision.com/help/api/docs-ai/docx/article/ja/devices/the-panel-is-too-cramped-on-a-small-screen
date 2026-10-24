--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq-ap58zlgep6uqipxhham">
+      <w:hyperlink w:history="1" r:id="rIduy8yyvj8j4l-plmqb9xbb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/the-panel-is-too-cramped-on-a-small-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">画面の右側に予定表の列が出ていますか:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 答えでこのページは二つに分かれます。</w:t>
@@ -319,51 +319,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一緒に畳まれるものを把握しておいてください。時計はレールの中で横倒しになって残りますが、言語ボタン、お知らせ、コントロールバーは予定表と一緒に隠れます。予約の時刻は失われません——列が畳まれている間は左の面に移ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルの前に立った人はレールに触れて開き、その縁のシェブロンで手動で畳みます。放っておけば操作のないまま 3 分で自分から畳み直すので、朝に誰かが開いたパネルが昼まで開いたままということはありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">縦向きに取り付けたパネルは、頼まなくてもこれをやります。縦向きではスイッチの状態に関わらず列は畳まれた状態で始まります——その幅ではほんの細い帯にしかならないからです。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5k-rhgposxgqwjcg-lcv3">
+      <w:hyperlink w:history="1" r:id="rIdkv2wcvvxluvoakqnpvnud">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルを縦向きに設置する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-timeline-collapsed-ja" descr="同じパネル。列がタップ用のレールに畳まれた状態。" title="同じパネル。列がタップ用のレールに畳まれた状態。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -570,51 +570,51 @@
         <w:t xml:space="preserve">テキスト サイズ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">最大化</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ではなく </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">大</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> にすると、ルーム名は与えられた場所に合わせず決まった大きさのままになります。小さいパネルで長いルーム名がその下のすべてを押し下げるのはこれが原因です。それぞれの大きさの違いは </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0qaekco8jtyrumynorzfe">
+      <w:hyperlink w:history="1" r:id="rIdgpb1kdbiokh4ni9zmjzal">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約パネルの文字を大きくする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -740,51 +740,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">タイムラインと時計</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> で折りたたみスイッチのすぐ上にある </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">タイムラインには営業時間のみを表示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が、部屋の開いている時間に前後 1〜2 時間の余白を足した範囲まで絞り込みます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これはパネルの外側に依存します——リソースに営業時間が設定されていなければなりません。設定がなければ絞り込む先がなく、スイッチは何も変えません。これが「効かない」と報告される仕組みです。まず部屋に営業時間を設定してください。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8suap6rdpkyp_qs5nglia">
+      <w:hyperlink w:history="1" r:id="rIdy2gs99p7ecugdwsjt3nov">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">営業時間内に予約を制限する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> のと同じ時間です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 4 — パネルの表示スケールが手動で設定されている</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
@@ -1463,51 +1463,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdq-ap58zlgep6uqipxhham" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/the-panel-is-too-cramped-on-a-small-screen/" TargetMode="External"/><Relationship Id="rId5k-rhgposxgqwjcg-lcv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../mount-a-panel-in-portrait/" TargetMode="External"/><Relationship Id="rId0qaekco8jtyrumynorzfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-room-panel-text-larger/" TargetMode="External"/><Relationship Id="rId8suap6rdpkyp_qs5nglia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/93edcd33fa12ea35d78e66a50bbfa60c0c0e6de1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3e88c0bfff667073da5c9bf959ba55afeae5cbc0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d0be9a7869d3b5e47173e47c19e6fc13a388e434.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduy8yyvj8j4l-plmqb9xbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/the-panel-is-too-cramped-on-a-small-screen/" TargetMode="External"/><Relationship Id="rIdkv2wcvvxluvoakqnpvnud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../mount-a-panel-in-portrait/" TargetMode="External"/><Relationship Id="rIdgpb1kdbiokh4ni9zmjzal" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-room-panel-text-larger/" TargetMode="External"/><Relationship Id="rIdy2gs99p7ecugdwsjt3nov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/36bc8bee38fd8917ba5b8ee665a7d5e2db3b7c78.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d3375e168fd12305fc98110d81cd707b0d5bfb70.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0997426f01d23df4f3853f4fc9efacb2f98ef290.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>小さいパネルでは表示が窮屈になる</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>