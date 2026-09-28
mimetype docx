--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,126 +26,126 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルにボタンが1つもない</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ルームの前に立っているのに押すものが何もない。原因は5つあり、探す言葉そのままの スイッチなのは最初の1つだけ。残りは2つ目のデバイス設定、ルーム自身の状態、 その予約ルール、そしてボタンを描く場所がないデザインです。</w:t>
+        <w:t xml:space="preserve">ルームの前に立っているのに押すものが何もない。原因は5つあり、探す言葉そのままのスイッチなのは最初の1つだけ。残りは2つ目のデバイス設定、ルーム自身の状態、その予約ルール、そしてボタンを描く場所がないデザインです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0ubclnhofach0umoh9uh0">
+      <w:hyperlink w:history="1" r:id="rIddt6ns3mbg-byiv58idc7p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/the-panel-has-no-buttons/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">すべてのボタンですか、1つのボタンですか？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">すべて</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 操作ボタンの列が空で、スケジュールをタップしても何も起きない — なら
 このページです。ほかのボタンはあるのに</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1つ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">だけない場合はそれぞれのスイッチの話で、
 すべて</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgri-msrzsi-ibql2ezzax">
+      <w:hyperlink w:history="1" r:id="rId-pb2tat5ffyfx-f7y03oo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルにボタンを置くすべてのスイッチ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に
 載っています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルは応答していて、ルームの名前も色も正しく、それでも押すものが何もない。
 そうなる原因は5つあり、そのうち4つは意図どおりに動いています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -383,51 +383,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">上のタッチスクリーンモードをオンにしてください</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の1行だけで、
 ほかには何もありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このグレーが一番早い確認方法です。3つのグループが灰色ならこれが原因で、このページの
 ほかの原因ではそうなりません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">意図してそうしたのなら、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduzqhxx5l6d5xwuq-hy3nv">
+      <w:hyperlink w:history="1" r:id="rId8jq5tbxjm0vdioe4frr6q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルを表示専用の画面として使う</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が
 そのためのページです — 一緒にオンにしなければならないQRコードの話も含みます。
 でなければ、扉の前からそのルームを予約する手段が本当になくなります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 2 — 編集したのとは別のデバイス設定にパネルが載っている</w:t>
       </w:r>
       <w:r>
@@ -514,51 +514,51 @@
         <w:t xml:space="preserve">デバイス一覧でそのパネルのレコードを開いてデバイス設定を読むか、各デバイス設定の
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">割り当てデバイス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">にある</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約パネル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の一覧を開いて、このパネルにチェックが
 入っているものを探してください。見つけたらそちらを編集します。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId37lt30c3h5i4edhxfa6hm">
+      <w:hyperlink w:history="1" r:id="rIdxowaiu92nqvd_gfcn3_qk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの設定がどこから来るのか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が両方向から扱っています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 3 — ルームが何も提示できない状態にある</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
       </w:r>
@@ -649,51 +649,51 @@
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">営業時間外</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約可能な期間の外</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">のルームは、スイッチがいくつオンでも
 操作ボタンをまったく描きません。どれなのかは画面の色が語っていて、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw6wspkmlgxjybtgi63xyw">
+      <w:hyperlink w:history="1" r:id="rIdk2as65cdjt6lpl1jzcl5f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの色の意味</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">がその読み方です。この原因は必ず、
 空きでも利用中でもない状態の画面を伴います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">空いているように見えるルームで引っかかるのは、同じことの狭い2つの形です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -765,51 +765,51 @@
       <w:r>
         <w:t xml:space="preserve">とは別物で、症状はまったく同じです。空いている
 ルームに</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ウォークイン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が出ません。パネルを予約の窓口として受け付けるかどうか、
 そして当日から予約できるかどうかは、リソースの予約ルールが決めます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ウォークインが出るには両方が成り立つ必要があります。予約可能な期間が1日以上先から
 始まるルームは、パネルでもほかのどこでも、いま誰も取れません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1hfd-rs7b96kefvhjdu5z">
+      <w:hyperlink w:history="1" r:id="rIduytd_enx7taibp_qba3d2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ルールリファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ウォークインボタンを表示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">をオンにしても何も変わらなかったなら、次に見るのはここです。</w:t>
       </w:r>
@@ -906,51 +906,51 @@
         <w:t xml:space="preserve">は1列の文字だけの構成で、描く場所がないものがいくつかあります。タイムラインから
 先の予約を取ること、予約の詳細ダイアログとその中の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約をキャンセル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、問題を報告する
 ボタン、そして予約用のQRコードです。センターが選ばれている間はそれらのスイッチが
 コンソール側で無効になり、それが見分け方になります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">操作ボタンの列そのものは残ります — チェックイン、延長、ウォークインは変わらずあります —
 ので、この原因は「すべて」ではなく「一部」を奪います。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtqapurlblcisiolqueucb">
+      <w:hyperlink w:history="1" r:id="rIdc0b8kcw8s885-irqztmix">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルのデザインを選ぶ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">問い合わせる前に集めるもの:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 次の4つを集めてください。この4つで上のどの原因かが切り分けられます。パネルが
@@ -1434,51 +1434,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0ubclnhofach0umoh9uh0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/the-panel-has-no-buttons/" TargetMode="External"/><Relationship Id="rIdgri-msrzsi-ibql2ezzax" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIduzqhxx5l6d5xwuq-hy3nv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rId37lt30c3h5i4edhxfa6hm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdw6wspkmlgxjybtgi63xyw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId1hfd-rs7b96kefvhjdu5z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdtqapurlblcisiolqueucb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f66747565d0225e662345aa4ca7416f10ee7a95.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8960e85fec76c99dc7e208115c5a61faa168aa33.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/37c4d3fa264d4fecedb11b53daa2f0d445e7e988.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c1c78bb8069662bcc36b3dbdfbb8a30e331183d6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88de5f6a751bcd3c42e466351a4137c3bdc16278.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddt6ns3mbg-byiv58idc7p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/the-panel-has-no-buttons/" TargetMode="External"/><Relationship Id="rId-pb2tat5ffyfx-f7y03oo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rId8jq5tbxjm0vdioe4frr6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdxowaiu92nqvd_gfcn3_qk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdk2as65cdjt6lpl1jzcl5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIduytd_enx7taibp_qba3d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdc0b8kcw8s885-irqztmix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f66747565d0225e662345aa4ca7416f10ee7a95.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8960e85fec76c99dc7e208115c5a61faa168aa33.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/37c4d3fa264d4fecedb11b53daa2f0d445e7e988.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c1c78bb8069662bcc36b3dbdfbb8a30e331183d6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88de5f6a751bcd3c42e466351a4137c3bdc16278.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>パネルにボタンが1つもない</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>