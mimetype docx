--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,100 +52,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddt6ns3mbg-byiv58idc7p">
+      <w:hyperlink w:history="1" r:id="rIdcnwakwwpwjk4wsry2gclf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/the-panel-has-no-buttons/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">すべてのボタンですか、1つのボタンですか？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">すべて</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 操作ボタンの列が空で、スケジュールをタップしても何も起きない — なら
 このページです。ほかのボタンはあるのに</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1つ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">だけない場合はそれぞれのスイッチの話で、
 すべて</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-pb2tat5ffyfx-f7y03oo">
+      <w:hyperlink w:history="1" r:id="rIdk3lwmklrqd2envax2zo4j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルにボタンを置くすべてのスイッチ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に
 載っています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルは応答していて、ルームの名前も色も正しく、それでも押すものが何もない。
 そうなる原因は5つあり、そのうち4つは意図どおりに動いています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -383,51 +383,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">上のタッチスクリーンモードをオンにしてください</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の1行だけで、
 ほかには何もありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このグレーが一番早い確認方法です。3つのグループが灰色ならこれが原因で、このページの
 ほかの原因ではそうなりません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">意図してそうしたのなら、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8jq5tbxjm0vdioe4frr6q">
+      <w:hyperlink w:history="1" r:id="rIdvv0gs8bok3qke3gvjpzdr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルを表示専用の画面として使う</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が
 そのためのページです — 一緒にオンにしなければならないQRコードの話も含みます。
 でなければ、扉の前からそのルームを予約する手段が本当になくなります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 2 — 編集したのとは別のデバイス設定にパネルが載っている</w:t>
       </w:r>
       <w:r>
@@ -514,51 +514,51 @@
         <w:t xml:space="preserve">デバイス一覧でそのパネルのレコードを開いてデバイス設定を読むか、各デバイス設定の
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">割り当てデバイス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">にある</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約パネル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の一覧を開いて、このパネルにチェックが
 入っているものを探してください。見つけたらそちらを編集します。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxowaiu92nqvd_gfcn3_qk">
+      <w:hyperlink w:history="1" r:id="rIdsxm3rlqbpeeu3jo66xlg0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの設定がどこから来るのか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が両方向から扱っています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 3 — ルームが何も提示できない状態にある</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
       </w:r>
@@ -649,51 +649,51 @@
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">営業時間外</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約可能な期間の外</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">のルームは、スイッチがいくつオンでも
 操作ボタンをまったく描きません。どれなのかは画面の色が語っていて、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk2as65cdjt6lpl1jzcl5f">
+      <w:hyperlink w:history="1" r:id="rIdhnnjq5oq4bezpqkv_betl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの色の意味</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">がその読み方です。この原因は必ず、
 空きでも利用中でもない状態の画面を伴います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">空いているように見えるルームで引っかかるのは、同じことの狭い2つの形です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -765,51 +765,51 @@
       <w:r>
         <w:t xml:space="preserve">とは別物で、症状はまったく同じです。空いている
 ルームに</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ウォークイン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が出ません。パネルを予約の窓口として受け付けるかどうか、
 そして当日から予約できるかどうかは、リソースの予約ルールが決めます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ウォークインが出るには両方が成り立つ必要があります。予約可能な期間が1日以上先から
 始まるルームは、パネルでもほかのどこでも、いま誰も取れません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduytd_enx7taibp_qba3d2">
+      <w:hyperlink w:history="1" r:id="rIdqnayy1ar9bdzomefxjnkk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ルールリファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ウォークインボタンを表示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">をオンにしても何も変わらなかったなら、次に見るのはここです。</w:t>
       </w:r>
@@ -906,51 +906,51 @@
         <w:t xml:space="preserve">は1列の文字だけの構成で、描く場所がないものがいくつかあります。タイムラインから
 先の予約を取ること、予約の詳細ダイアログとその中の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約をキャンセル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、問題を報告する
 ボタン、そして予約用のQRコードです。センターが選ばれている間はそれらのスイッチが
 コンソール側で無効になり、それが見分け方になります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">操作ボタンの列そのものは残ります — チェックイン、延長、ウォークインは変わらずあります —
 ので、この原因は「すべて」ではなく「一部」を奪います。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc0b8kcw8s885-irqztmix">
+      <w:hyperlink w:history="1" r:id="rIdoiuef_blifdpmrpyyho3l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルのデザインを選ぶ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">問い合わせる前に集めるもの:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 次の4つを集めてください。この4つで上のどの原因かが切り分けられます。パネルが
@@ -1434,51 +1434,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddt6ns3mbg-byiv58idc7p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/the-panel-has-no-buttons/" TargetMode="External"/><Relationship Id="rId-pb2tat5ffyfx-f7y03oo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rId8jq5tbxjm0vdioe4frr6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdxowaiu92nqvd_gfcn3_qk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdk2as65cdjt6lpl1jzcl5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIduytd_enx7taibp_qba3d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdc0b8kcw8s885-irqztmix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f66747565d0225e662345aa4ca7416f10ee7a95.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8960e85fec76c99dc7e208115c5a61faa168aa33.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/37c4d3fa264d4fecedb11b53daa2f0d445e7e988.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c1c78bb8069662bcc36b3dbdfbb8a30e331183d6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88de5f6a751bcd3c42e466351a4137c3bdc16278.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcnwakwwpwjk4wsry2gclf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/the-panel-has-no-buttons/" TargetMode="External"/><Relationship Id="rIdk3lwmklrqd2envax2zo4j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdvv0gs8bok3qke3gvjpzdr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdsxm3rlqbpeeu3jo66xlg0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdhnnjq5oq4bezpqkv_betl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdqnayy1ar9bdzomefxjnkk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdoiuef_blifdpmrpyyho3l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0900e29d8598c64c6cdc3cca7b3c12e8252a75e6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/604eeb1d2362041e896021d160152c3f71f3f416.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9920258a3d78b7195ea9c0a01955cee78d69f46c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1138ed49aba57ef4ea9ddae5e4e0d749b5cf5b49.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c4082c888fa8b750fe963b9556c3083b96581636.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>パネルにボタンが1つもない</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>