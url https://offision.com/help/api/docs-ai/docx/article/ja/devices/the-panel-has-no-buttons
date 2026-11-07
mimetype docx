--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,100 +52,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcnwakwwpwjk4wsry2gclf">
+      <w:hyperlink w:history="1" r:id="rIdhntqmoi5qewr6dk6caago">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/the-panel-has-no-buttons/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">すべてのボタンですか、1つのボタンですか？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">すべて</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 操作ボタンの列が空で、スケジュールをタップしても何も起きない — なら
 このページです。ほかのボタンはあるのに</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1つ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">だけない場合はそれぞれのスイッチの話で、
 すべて</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk3lwmklrqd2envax2zo4j">
+      <w:hyperlink w:history="1" r:id="rIdmyubfzm-ljpjpfr5ylklc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルにボタンを置くすべてのスイッチ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に
 載っています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルは応答していて、ルームの名前も色も正しく、それでも押すものが何もない。
 そうなる原因は5つあり、そのうち4つは意図どおりに動いています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -383,51 +383,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">上のタッチスクリーンモードをオンにしてください</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の1行だけで、
 ほかには何もありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このグレーが一番早い確認方法です。3つのグループが灰色ならこれが原因で、このページの
 ほかの原因ではそうなりません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">意図してそうしたのなら、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvv0gs8bok3qke3gvjpzdr">
+      <w:hyperlink w:history="1" r:id="rIdfpxlohgmbpnourxzfhdig">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルを表示専用の画面として使う</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が
 そのためのページです — 一緒にオンにしなければならないQRコードの話も含みます。
 でなければ、扉の前からそのルームを予約する手段が本当になくなります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 2 — 編集したのとは別のデバイス設定にパネルが載っている</w:t>
       </w:r>
       <w:r>
@@ -514,51 +514,51 @@
         <w:t xml:space="preserve">デバイス一覧でそのパネルのレコードを開いてデバイス設定を読むか、各デバイス設定の
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">割り当てデバイス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">にある</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約パネル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の一覧を開いて、このパネルにチェックが
 入っているものを探してください。見つけたらそちらを編集します。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsxm3rlqbpeeu3jo66xlg0">
+      <w:hyperlink w:history="1" r:id="rIdg9poynaz0ohjlsn3umzh6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの設定がどこから来るのか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が両方向から扱っています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 3 — ルームが何も提示できない状態にある</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
       </w:r>
@@ -649,51 +649,51 @@
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">営業時間外</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約可能な期間の外</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">のルームは、スイッチがいくつオンでも
 操作ボタンをまったく描きません。どれなのかは画面の色が語っていて、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhnnjq5oq4bezpqkv_betl">
+      <w:hyperlink w:history="1" r:id="rIduq57im2tpmc-dxnok0fm_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの色の意味</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">がその読み方です。この原因は必ず、
 空きでも利用中でもない状態の画面を伴います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">空いているように見えるルームで引っかかるのは、同じことの狭い2つの形です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -765,51 +765,51 @@
       <w:r>
         <w:t xml:space="preserve">とは別物で、症状はまったく同じです。空いている
 ルームに</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ウォークイン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が出ません。パネルを予約の窓口として受け付けるかどうか、
 そして当日から予約できるかどうかは、リソースの予約ルールが決めます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ウォークインが出るには両方が成り立つ必要があります。予約可能な期間が1日以上先から
 始まるルームは、パネルでもほかのどこでも、いま誰も取れません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqnayy1ar9bdzomefxjnkk">
+      <w:hyperlink w:history="1" r:id="rIdgyeuj_clmimeupugkyuzx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ルールリファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ウォークインボタンを表示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">をオンにしても何も変わらなかったなら、次に見るのはここです。</w:t>
       </w:r>
@@ -906,51 +906,51 @@
         <w:t xml:space="preserve">は1列の文字だけの構成で、描く場所がないものがいくつかあります。タイムラインから
 先の予約を取ること、予約の詳細ダイアログとその中の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約をキャンセル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、問題を報告する
 ボタン、そして予約用のQRコードです。センターが選ばれている間はそれらのスイッチが
 コンソール側で無効になり、それが見分け方になります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">操作ボタンの列そのものは残ります — チェックイン、延長、ウォークインは変わらずあります —
 ので、この原因は「すべて」ではなく「一部」を奪います。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoiuef_blifdpmrpyyho3l">
+      <w:hyperlink w:history="1" r:id="rIdlybuxg5cg02qqgzkbr-gs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルのデザインを選ぶ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">問い合わせる前に集めるもの:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 次の4つを集めてください。この4つで上のどの原因かが切り分けられます。パネルが
@@ -1434,51 +1434,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcnwakwwpwjk4wsry2gclf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/the-panel-has-no-buttons/" TargetMode="External"/><Relationship Id="rIdk3lwmklrqd2envax2zo4j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdvv0gs8bok3qke3gvjpzdr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdsxm3rlqbpeeu3jo66xlg0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdhnnjq5oq4bezpqkv_betl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdqnayy1ar9bdzomefxjnkk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdoiuef_blifdpmrpyyho3l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0900e29d8598c64c6cdc3cca7b3c12e8252a75e6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/604eeb1d2362041e896021d160152c3f71f3f416.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9920258a3d78b7195ea9c0a01955cee78d69f46c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1138ed49aba57ef4ea9ddae5e4e0d749b5cf5b49.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c4082c888fa8b750fe963b9556c3083b96581636.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhntqmoi5qewr6dk6caago" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/the-panel-has-no-buttons/" TargetMode="External"/><Relationship Id="rIdmyubfzm-ljpjpfr5ylklc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdfpxlohgmbpnourxzfhdig" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdg9poynaz0ohjlsn3umzh6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIduq57im2tpmc-dxnok0fm_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdgyeuj_clmimeupugkyuzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdlybuxg5cg02qqgzkbr-gs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0900e29d8598c64c6cdc3cca7b3c12e8252a75e6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/604eeb1d2362041e896021d160152c3f71f3f416.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9920258a3d78b7195ea9c0a01955cee78d69f46c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1138ed49aba57ef4ea9ddae5e4e0d749b5cf5b49.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c4082c888fa8b750fe963b9556c3083b96581636.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>パネルにボタンが1つもない</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>