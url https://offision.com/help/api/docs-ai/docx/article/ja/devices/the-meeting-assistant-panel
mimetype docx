--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームの中のミーティングアシスタントパネル</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ルームの中、テーブルの上に置くパネル — 会議中に何を表示するか、ドア横の 予約パネルと何が違うか、両方を置きたくなるのはどんなときか。</w:t>
+        <w:t xml:space="preserve">ルームの中、テーブルの上に置くパネル — 会議中に何を表示するか、ドア横の予約パネルと何が違うか、両方を置きたくなるのはどんなときか。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-21</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduz9ut_cdb2bizj-v1zjl4">
+      <w:hyperlink w:history="1" r:id="rId8pbudfbe4fzhymczlsx6w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/the-meeting-assistant-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ミーティングアシスタントパネルは、見た目こそドア横の予約パネルと同じですが、
 話しかける相手が違います。ドア横のパネルはルームの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">外</w:t>
@@ -262,51 +262,72 @@
         <w:t xml:space="preserve">終わり</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — ルームはすぐ次の人に
 解放されます —、部屋が合わなかったときの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">他のルームに移動</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">近くのルーム</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">、出席を取る運用なら </w:t>
+        <w:t xml:space="preserve"> — どちらもこのページの </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">予約を使う</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> にある
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">他のルームボタンを表示</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> に従います —、出席を取る運用なら </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">出席確認</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。会議と会議の間には、
 ドア横のパネルと同じウォークインである </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">今すぐルームを使用</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が現れます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -447,51 +468,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">会議の横に開く、延長オプションのシート。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">別のデバイスではない</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">買い足すものも、つなぎ直すものもありません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzakxzbfx4zepctx0mptop">
+      <w:hyperlink w:history="1" r:id="rId4qgw1eajb7gm-s_ue3jwx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">接続ウィザード</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デザイン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ステップで
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -560,265 +581,468 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ウィザードの種類ステップで、ミーティングアシスタントパネルを選んだところ。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">デバイス設定に専用のページを持ちます</w:t>
+        <w:t xml:space="preserve">会議がもうすぐ終わることを知らせられます</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1つの予約パネル設定が2つの異なるパネルを動かしていますが、4.5.11 からは設定を共有しなく
-なりました。</w:t>
+        <w:t xml:space="preserve">カウントダウンは画面でいちばん目立つ要素ですが、会議中の人はパネルを見ていません。
+だからルームは時間を超過し、次のグループが外で待つことになります。かわりにパネルが
+音声で知らせられます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">室内パネル</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">はレールの独立したページで、この画面が実際に描くものだけを
-持ちます。</w:t>
+        <w:t xml:space="preserve">ページの</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ドアとその他</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">にある2つのスイッチです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">背景とロゴ</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">予約情報</w:t>
+        <w:t xml:space="preserve">会議終了前に通知</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — 数分前にパネルが話します。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">何分前</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">は 1・2・3・5・10・15 分
+から選べ、初期値は 3 分です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">予約を使う</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> — カウントダウンの下に並ぶボタン</w:t>
+        <w:t xml:space="preserve">会議終了時に通知</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — 終了時刻にもう一度話します。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">どちらか一方だけでも動作し、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">どちらも初期状態はオフ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">です。これができる前に保存した
+デバイス設定でもオフのままです。画面には何も追加されません。追加されるのは音声だけです。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">話す内容は意図的に最小限です。パネルは自分の表示言語で話し、会議の件名も予約した人の
+名前も口にしません。声が届く範囲にいる人はすでに室内にいますが、件名を読み上げる
+パネルは、役員会議室に置く前に一度考えなければならないパネルになってしまうからです。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">**話すのは Meeting assistant のデザインだけです。**ほかのパネルデザインで動いている
+ルームにはスイッチはありますが、その先に音声はありません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3324225"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-in-room-announcements-ja" descr="室内パネルページのドアとその他。最初のスイッチを入れると何分前が現れます。" title="室内パネルページのドアとその他。最初のスイッチを入れると何分前が現れます。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3324225"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">室内パネルページのドアとその他。最初のスイッチを入れると何分前が現れます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/configuration (デバイス設定)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">デバイス設定に専用のページを持ちます</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1つの予約パネル設定が2つの異なるパネルを動かしていますが、4.5.11 からは設定を共有しなく
+なりました。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">室内パネル</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">はレールの独立したページで、この画面が実際に描くものだけを
+持ちます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">チェックイン方法</w:t>
+        <w:t xml:space="preserve">背景とロゴ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ステータスの色</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">予約情報</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">予約を使う</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">と</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ドアとその他</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — カウントダウンの下に並ぶボタンと、その下の
+2つの音声スイッチ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">チェックイン方法</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">待機と画面オフ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 画面を消すかどうかを含みます。以前はドア側パネルの
 スクリーンセーバー設定の中にありました</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**ダークかライトかもここで決めます。**以前はデバイスがどのスキンでペアリングされたかで
 決まっていたため、変更にはペアリングのやり直しが必要でした。いまはデバイス設定のもので、
 だからこそ1つの設定が20室ぶんをまとめて決められます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このパネルが決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">チェックインの受付時間、ウォークインのルール、省エネはほかのパネルと同じ
 パネル設定と予約ポリシーに従います。室内ならではのスリープの規則だけは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw1woss-_ngejljbrjl01w">
+      <w:hyperlink w:history="1" r:id="rId7z4pkl_2kskrghhtiuxhn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームパネルの電力を節約する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で説明して
 います。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サービス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgfcs72okokn8pcvezfxxx">
+      <w:hyperlink w:history="1" r:id="rIdomylsviqi1bpu5djb4ixt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議中サービス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が設定された
 ルームにだけ、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">報告</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyxr_69x9css960b1ribc7">
+      <w:hyperlink w:history="1" r:id="rIdml3g5vwcbe4ee8dmkfxbu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">不具合報告</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が設定されて
 いるときにだけ現れます。そしてステータスの色をどう使うかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6n7b0fkgqa_uvwpqbgd6v">
+      <w:hyperlink w:history="1" r:id="rIdd2vpu2mpighlh_by_lbhd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの色の意味</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1243,51 +1467,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduz9ut_cdb2bizj-v1zjl4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdzakxzbfx4zepctx0mptop" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdw1woss-_ngejljbrjl01w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rIdgfcs72okokn8pcvezfxxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdyxr_69x9css960b1ribc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rId6n7b0fkgqa_uvwpqbgd6v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ba6447bd50048820cd819976d04079d0051fac5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7883c0bf29630c1f2154e27dc9b0f7c02831bdd9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/391767695cf297a30e6d1f41e4026ef51bf80879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc351429d2b496d77d0f99c567eeefdae83dd5a7.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8pbudfbe4fzhymczlsx6w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rId4qgw1eajb7gm-s_ue3jwx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rId7z4pkl_2kskrghhtiuxhn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rIdomylsviqi1bpu5djb4ixt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdml3g5vwcbe4ee8dmkfxbu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdd2vpu2mpighlh_by_lbhd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ba6447bd50048820cd819976d04079d0051fac5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7883c0bf29630c1f2154e27dc9b0f7c02831bdd9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/391767695cf297a30e6d1f41e4026ef51bf80879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc351429d2b496d77d0f99c567eeefdae83dd5a7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4e9e2aa6b96c670e77b0d4f155125e5649d07f34.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ルームの中のミーティングアシスタントパネル</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>