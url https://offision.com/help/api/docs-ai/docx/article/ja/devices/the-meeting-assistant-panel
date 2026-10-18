--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8pbudfbe4fzhymczlsx6w">
+      <w:hyperlink w:history="1" r:id="rId7bykmxmutga4wuceiopj6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/the-meeting-assistant-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ミーティングアシスタントパネルは、見た目こそドア横の予約パネルと同じですが、
 話しかける相手が違います。ドア横のパネルはルームの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">外</w:t>
@@ -468,51 +468,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">会議の横に開く、延長オプションのシート。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">別のデバイスではない</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">買い足すものも、つなぎ直すものもありません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4qgw1eajb7gm-s_ue3jwx">
+      <w:hyperlink w:history="1" r:id="rIdcatnrnysdcqyja4bn3ecl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">接続ウィザード</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デザイン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ステップで
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -939,110 +939,110 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**ダークかライトかもここで決めます。**以前はデバイスがどのスキンでペアリングされたかで
 決まっていたため、変更にはペアリングのやり直しが必要でした。いまはデバイス設定のもので、
 だからこそ1つの設定が20室ぶんをまとめて決められます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このパネルが決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">チェックインの受付時間、ウォークインのルール、省エネはほかのパネルと同じ
 パネル設定と予約ポリシーに従います。室内ならではのスリープの規則だけは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7z4pkl_2kskrghhtiuxhn">
+      <w:hyperlink w:history="1" r:id="rIdrx4va1zrpap73vcbzoimr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームパネルの電力を節約する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で説明して
 います。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サービス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdomylsviqi1bpu5djb4ixt">
+      <w:hyperlink w:history="1" r:id="rIdzqhp6kzdc5oz86kmpadem">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議中サービス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が設定された
 ルームにだけ、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">報告</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdml3g5vwcbe4ee8dmkfxbu">
+      <w:hyperlink w:history="1" r:id="rId06mddbfmr1kxxygaey3og">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">不具合報告</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が設定されて
 いるときにだけ現れます。そしてステータスの色をどう使うかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd2vpu2mpighlh_by_lbhd">
+      <w:hyperlink w:history="1" r:id="rIdmgl96k2hoxuyvk45p4vx4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの色の意味</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1467,51 +1467,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8pbudfbe4fzhymczlsx6w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rId4qgw1eajb7gm-s_ue3jwx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rId7z4pkl_2kskrghhtiuxhn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rIdomylsviqi1bpu5djb4ixt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdml3g5vwcbe4ee8dmkfxbu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdd2vpu2mpighlh_by_lbhd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ba6447bd50048820cd819976d04079d0051fac5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7883c0bf29630c1f2154e27dc9b0f7c02831bdd9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/391767695cf297a30e6d1f41e4026ef51bf80879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc351429d2b496d77d0f99c567eeefdae83dd5a7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4e9e2aa6b96c670e77b0d4f155125e5649d07f34.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7bykmxmutga4wuceiopj6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdcatnrnysdcqyja4bn3ecl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdrx4va1zrpap73vcbzoimr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rIdzqhp6kzdc5oz86kmpadem" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rId06mddbfmr1kxxygaey3og" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdmgl96k2hoxuyvk45p4vx4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/147200c2be24003314ed1f0083b86ea375ac2306.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eb8a1e79c1960a7776a0eec6acc6c9cfdabdccc5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/77fcc5a1b73ad10b6cf63ab8f29648ebbb1b5276.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e8f4877e127464deafd90ffb82e4b9ab6dde88cc.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f6fa16cbc0fee3f8510f3d0da14994216de023e5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ルームの中のミーティングアシスタントパネル</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>