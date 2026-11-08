--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7bykmxmutga4wuceiopj6">
+      <w:hyperlink w:history="1" r:id="rIdwp5skl452v8sdzmbx3orb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/the-meeting-assistant-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ミーティングアシスタントパネルは、見た目こそドア横の予約パネルと同じですが、
 話しかける相手が違います。ドア横のパネルはルームの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">外</w:t>
@@ -468,51 +468,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">会議の横に開く、延長オプションのシート。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">別のデバイスではない</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">買い足すものも、つなぎ直すものもありません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcatnrnysdcqyja4bn3ecl">
+      <w:hyperlink w:history="1" r:id="rIdayituzaia945qic3s_8vt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">接続ウィザード</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デザイン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ステップで
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -939,110 +939,110 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**ダークかライトかもここで決めます。**以前はデバイスがどのスキンでペアリングされたかで
 決まっていたため、変更にはペアリングのやり直しが必要でした。いまはデバイス設定のもので、
 だからこそ1つの設定が20室ぶんをまとめて決められます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このパネルが決めないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">チェックインの受付時間、ウォークインのルール、省エネはほかのパネルと同じ
 パネル設定と予約ポリシーに従います。室内ならではのスリープの規則だけは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrx4va1zrpap73vcbzoimr">
+      <w:hyperlink w:history="1" r:id="rIdp7hvzs4ovvzg69hrza7l0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームパネルの電力を節約する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で説明して
 います。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サービス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzqhp6kzdc5oz86kmpadem">
+      <w:hyperlink w:history="1" r:id="rIdsir-uwejrrlwliwwa9iy2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議中サービス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が設定された
 ルームにだけ、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">報告</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId06mddbfmr1kxxygaey3og">
+      <w:hyperlink w:history="1" r:id="rIdwj-qahqjw4arvt8v3-5ai">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">不具合報告</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が設定されて
 いるときにだけ現れます。そしてステータスの色をどう使うかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmgl96k2hoxuyvk45p4vx4">
+      <w:hyperlink w:history="1" r:id="rIdrl2gcgigyypjqxmnuydqi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの色の意味</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1467,51 +1467,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7bykmxmutga4wuceiopj6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdcatnrnysdcqyja4bn3ecl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdrx4va1zrpap73vcbzoimr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rIdzqhp6kzdc5oz86kmpadem" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rId06mddbfmr1kxxygaey3og" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdmgl96k2hoxuyvk45p4vx4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/147200c2be24003314ed1f0083b86ea375ac2306.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eb8a1e79c1960a7776a0eec6acc6c9cfdabdccc5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/77fcc5a1b73ad10b6cf63ab8f29648ebbb1b5276.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e8f4877e127464deafd90ffb82e4b9ab6dde88cc.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f6fa16cbc0fee3f8510f3d0da14994216de023e5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwp5skl452v8sdzmbx3orb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdayituzaia945qic3s_8vt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdp7hvzs4ovvzg69hrza7l0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rIdsir-uwejrrlwliwwa9iy2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdwj-qahqjw4arvt8v3-5ai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdrl2gcgigyypjqxmnuydqi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/147200c2be24003314ed1f0083b86ea375ac2306.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eb8a1e79c1960a7776a0eec6acc6c9cfdabdccc5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/77fcc5a1b73ad10b6cf63ab8f29648ebbb1b5276.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e8f4877e127464deafd90ffb82e4b9ab6dde88cc.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f6fa16cbc0fee3f8510f3d0da14994216de023e5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ルームの中のミーティングアシスタントパネル</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>