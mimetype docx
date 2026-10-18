--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,83 +52,83 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoyu14nbckp2woh1asc5ei">
+      <w:hyperlink w:history="1" r:id="rIdk2m9asbu8bkb2vzaltxxi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/the-booking-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約パネルは、会議室のドアの横の壁にある画面です。廊下にいる人に答えます — このルームは
 空いているか、誰の会議か、いつまでか。表示内容はすべてパネルの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイス設定</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">から来るので、
 1回の変更がその設定を共有するすべてのパネルに届きます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtfymve_e42b4jdsn1jd4n">
+      <w:hyperlink w:history="1" r:id="rIdoa1zwc-65efx_k3ilnk77">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの設定がどこから来るのか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ドアの前の人に見えるもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -301,51 +301,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — サイドレールに、時計と言語ボタンと一緒に。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">操作ボタンの列</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — チェックイン、延長、早めの終了など。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddqsombt2jjk9ylbks0oui">
+      <w:hyperlink w:history="1" r:id="rIdkdytukvdrayaufzxo4ofl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルにボタンを置くすべてのスイッチ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-panel-in-use-ja" descr="使用中の会議:件名、主催者、3人の出席者、サイドレールのその日の予定。" title="使用中の会議:件名、主催者、3人の出席者、サイドレールのその日の予定。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -890,51 +890,51 @@
       <w:r>
         <w:t xml:space="preserve">は</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">背景とロゴ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">にあります。推奨サイズは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">336 × 144 ピクセル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の PNG で、
 デバイス設定ごとに設定するので、建物ごとに別のロゴを載せられます。手順は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdadhgyzbojm5iqqmuqdnpf">
+      <w:hyperlink w:history="1" r:id="rIdorxzwdzlbtxwhsoitat3f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームパネルに会社のロゴを表示する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2876550"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-show-company-logo-ja" descr="背景とロゴ。会社のロゴを表示をオンにした状態。" title="背景とロゴ。会社のロゴを表示をオンにした状態。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -980,51 +980,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">背景とロゴ。会社のロゴを表示をオンにした状態。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">残り時間</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ドアの横のパネルは、画面いっぱいのカウントダウンを表示しません — それはルームの中の
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlnfdbhyrd5mlm-9b86qhc">
+      <w:hyperlink w:history="1" r:id="rIdwnjc-ikenrc2d7ckhsins">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ミーティングアシスタントパネル</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です。サイドレールは
 進行中の会議に</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">進行中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と終了時刻を示し、会議をタップすると詳細が開いて残り時間が大きく
 表示されます:使用中は</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1116,51 +1116,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">会議をタップ:主催者、出席者、残りの分数。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">センサーが空の予約済みルームを解放しようとしているときは、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自動解放</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">のバッジが分と秒で
 カウントダウンします —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxx8ktvfatomtksyrppufd">
+      <w:hyperlink w:history="1" r:id="rIdogyk5lgs5hr6rrk_ydbcd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">センサーが無人と判断したときに部屋を確保する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">センターは表示が少ない</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1184,51 +1184,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">次の予約 · 14:00</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、または </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">本日はこの後ずっと空いています</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と表示します。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfnicz62n66vhrwnbo5zuj">
+      <w:hyperlink w:history="1" r:id="rIdyt1nwsosigf8ik_-vggcz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルのデザインを選ぶ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">機密のルームは表示が少ない</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームのリソースポリシーの</w:t>
@@ -1472,63 +1472,63 @@
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会議に関係しない人には、アプリとサイネージでも同じです。非公開にした個々の予約も
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約済み</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と表示されます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqnkwgh8ksvz9joltg15ga">
+      <w:hyperlink w:history="1" r:id="rIdej18ujzmp3ze2xqzgayln">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">プライベート予約で隠れるもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">と
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu89qhqxrz8-onyj1cljri">
+      <w:hyperlink w:history="1" r:id="rIdqlq1m3xbm27wchn38qdq2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ルールリファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1953,51 +1953,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoyu14nbckp2woh1asc5ei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/the-booking-panel/" TargetMode="External"/><Relationship Id="rIdtfymve_e42b4jdsn1jd4n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIddqsombt2jjk9ylbks0oui" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdadhgyzbojm5iqqmuqdnpf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rIdlnfdbhyrd5mlm-9b86qhc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdxx8ktvfatomtksyrppufd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-the-room-when-the-sensor-says-empty/" TargetMode="External"/><Relationship Id="rIdfnicz62n66vhrwnbo5zuj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdqnkwgh8ksvz9joltg15ga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdu89qhqxrz8-onyj1cljri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8df60bc038be20f71c123c66ee16219e585f783c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/66c4c76235657965ee00f9ad962c0700878959c5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/38c937c37d1507adf7dc10399aed9532a09b34af.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bc20e578bbd4120a184c57e1a773e258e99552be.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdk2m9asbu8bkb2vzaltxxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/the-booking-panel/" TargetMode="External"/><Relationship Id="rIdoa1zwc-65efx_k3ilnk77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdkdytukvdrayaufzxo4ofl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdorxzwdzlbtxwhsoitat3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rIdwnjc-ikenrc2d7ckhsins" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdogyk5lgs5hr6rrk_ydbcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-the-room-when-the-sensor-says-empty/" TargetMode="External"/><Relationship Id="rIdyt1nwsosigf8ik_-vggcz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdej18ujzmp3ze2xqzgayln" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdqlq1m3xbm27wchn38qdq2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9a439b18b42a424cbe8a6ee573044f7ad857dc07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0cf3fbab9f1eaf2dcfdd09ec73cd40f1bcaa1025.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/83576b6ca1c8f6859cdb0784c96e72f79327be1e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f86637787ba4b5438e9a57494af29b7a7c17ca4.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ルームの外の予約パネル</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>