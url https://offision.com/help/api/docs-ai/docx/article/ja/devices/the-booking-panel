--- v1 (2026-10-18)
+++ v2 (2026-11-08)
@@ -52,83 +52,83 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk2m9asbu8bkb2vzaltxxi">
+      <w:hyperlink w:history="1" r:id="rIdaxzin_h-hoowdx0nrf9mq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/the-booking-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約パネルは、会議室のドアの横の壁にある画面です。廊下にいる人に答えます — このルームは
 空いているか、誰の会議か、いつまでか。表示内容はすべてパネルの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイス設定</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">から来るので、
 1回の変更がその設定を共有するすべてのパネルに届きます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoa1zwc-65efx_k3ilnk77">
+      <w:hyperlink w:history="1" r:id="rIdablfgwcfzjzz14krf1b3b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの設定がどこから来るのか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ドアの前の人に見えるもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -301,51 +301,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — サイドレールに、時計と言語ボタンと一緒に。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">操作ボタンの列</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — チェックイン、延長、早めの終了など。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkdytukvdrayaufzxo4ofl">
+      <w:hyperlink w:history="1" r:id="rId7ef8dkhyamd74wvwe20_i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルにボタンを置くすべてのスイッチ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-panel-in-use-ja" descr="使用中の会議:件名、主催者、3人の出席者、サイドレールのその日の予定。" title="使用中の会議:件名、主催者、3人の出席者、サイドレールのその日の予定。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -890,51 +890,51 @@
       <w:r>
         <w:t xml:space="preserve">は</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">背景とロゴ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">にあります。推奨サイズは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">336 × 144 ピクセル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の PNG で、
 デバイス設定ごとに設定するので、建物ごとに別のロゴを載せられます。手順は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdorxzwdzlbtxwhsoitat3f">
+      <w:hyperlink w:history="1" r:id="rIdkr5qddqo2_kxfko9vge3w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームパネルに会社のロゴを表示する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2876550"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-show-company-logo-ja" descr="背景とロゴ。会社のロゴを表示をオンにした状態。" title="背景とロゴ。会社のロゴを表示をオンにした状態。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -980,51 +980,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">背景とロゴ。会社のロゴを表示をオンにした状態。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">残り時間</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ドアの横のパネルは、画面いっぱいのカウントダウンを表示しません — それはルームの中の
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwnjc-ikenrc2d7ckhsins">
+      <w:hyperlink w:history="1" r:id="rIdy6eeovqokvb-nioamqw-i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ミーティングアシスタントパネル</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です。サイドレールは
 進行中の会議に</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">進行中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と終了時刻を示し、会議をタップすると詳細が開いて残り時間が大きく
 表示されます:使用中は</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1116,51 +1116,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">会議をタップ:主催者、出席者、残りの分数。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">センサーが空の予約済みルームを解放しようとしているときは、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自動解放</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">のバッジが分と秒で
 カウントダウンします —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdogyk5lgs5hr6rrk_ydbcd">
+      <w:hyperlink w:history="1" r:id="rIdyyuqwgltqppwybp8gp0g0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">センサーが無人と判断したときに部屋を確保する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">センターは表示が少ない</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1184,51 +1184,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">次の予約 · 14:00</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、または </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">本日はこの後ずっと空いています</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と表示します。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyt1nwsosigf8ik_-vggcz">
+      <w:hyperlink w:history="1" r:id="rIdlnaydkonystvhof74drnu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルのデザインを選ぶ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">機密のルームは表示が少ない</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームのリソースポリシーの</w:t>
@@ -1472,63 +1472,63 @@
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会議に関係しない人には、アプリとサイネージでも同じです。非公開にした個々の予約も
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約済み</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と表示されます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdej18ujzmp3ze2xqzgayln">
+      <w:hyperlink w:history="1" r:id="rId4nhozijo7lbslxztipwet">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">プライベート予約で隠れるもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">と
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqlq1m3xbm27wchn38qdq2">
+      <w:hyperlink w:history="1" r:id="rIdxasav48t-wp1v5bhppmkf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約ルールリファレンス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1953,51 +1953,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdk2m9asbu8bkb2vzaltxxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/the-booking-panel/" TargetMode="External"/><Relationship Id="rIdoa1zwc-65efx_k3ilnk77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdkdytukvdrayaufzxo4ofl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdorxzwdzlbtxwhsoitat3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rIdwnjc-ikenrc2d7ckhsins" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdogyk5lgs5hr6rrk_ydbcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-the-room-when-the-sensor-says-empty/" TargetMode="External"/><Relationship Id="rIdyt1nwsosigf8ik_-vggcz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdej18ujzmp3ze2xqzgayln" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdqlq1m3xbm27wchn38qdq2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9a439b18b42a424cbe8a6ee573044f7ad857dc07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0cf3fbab9f1eaf2dcfdd09ec73cd40f1bcaa1025.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/83576b6ca1c8f6859cdb0784c96e72f79327be1e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f86637787ba4b5438e9a57494af29b7a7c17ca4.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdaxzin_h-hoowdx0nrf9mq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/the-booking-panel/" TargetMode="External"/><Relationship Id="rIdablfgwcfzjzz14krf1b3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId7ef8dkhyamd74wvwe20_i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdkr5qddqo2_kxfko9vge3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rIdy6eeovqokvb-nioamqw-i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdyyuqwgltqppwybp8gp0g0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-the-room-when-the-sensor-says-empty/" TargetMode="External"/><Relationship Id="rIdlnaydkonystvhof74drnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rId4nhozijo7lbslxztipwet" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdxasav48t-wp1v5bhppmkf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9a439b18b42a424cbe8a6ee573044f7ad857dc07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0cf3fbab9f1eaf2dcfdd09ec73cd40f1bcaa1025.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/83576b6ca1c8f6859cdb0784c96e72f79327be1e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f86637787ba4b5438e9a57494af29b7a7c17ca4.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ルームの外の予約パネル</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>