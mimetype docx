--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision が対応する予約パネルのハードウェア</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">認定されたルームパネルとデスクパネルを機種ごとに一覧します。画面サイズ、PoE、 Wi-Fi、カードリーダーはメーカーが公表する仕様で、販売終了の印の意味と、どの リーダーが実際にどのカードを読むかも合わせて。</w:t>
+        <w:t xml:space="preserve">認定されたルームパネルとデスクパネルを機種ごとに一覧します。画面サイズ、PoE、 Wi-Fi、カードリーダーはメーカーが公表する仕様で、販売終了の印の意味と、どのリーダーが実際にどのカードを読むかも合わせて。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2ykg5nx2yqemfcjbt_smk">
+      <w:hyperlink w:history="1" r:id="rIdtslr2vziaxp-cczx6owgr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/supported-booking-panel-hardware/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision はハードウェアを作りません。認定します。以下のパネルはリリースごとに検証
 されているもので、それぞれが接続ウィザードに独自の設置ガイドラインを持ち、Offision
 ではなくパートナーから購入します。この一覧にないパネルが使えないわけではありません
 — ほかの画面と同じようにブラウザープレイヤーを動かせます。Offision が検証していない
 というだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -189,918 +189,1080 @@
         <w:t xml:space="preserve">ドアの横に付けるパネルです。いずれもネットワークケーブルから給電されるので、設置時
 の現実的な問題は壁にコンセントがあるかではなく、スイッチのポートが PoE+ を供給できる
 かどうかになります。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1941"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2080"/>
+        <w:gridCol w:w="1859"/>
+        <w:gridCol w:w="1100"/>
+        <w:gridCol w:w="1328"/>
+        <w:gridCol w:w="1859"/>
+        <w:gridCol w:w="1925"/>
+        <w:gridCol w:w="1991"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1941"/>
+            <w:tcW w:type="dxa" w:w="1859"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">機種</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1387"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">グレード</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1328"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">画面</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1941"/>
+            <w:tcW w:type="dxa" w:w="1859"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">PoE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2011"/>
+            <w:tcW w:type="dxa" w:w="1925"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Wi-Fi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2080"/>
+            <w:tcW w:type="dxa" w:w="1991"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">カードリーダー</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1941"/>
+            <w:tcW w:type="dxa" w:w="1859"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Crestron TSS-1080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1387"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">業務用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1328"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">10.1 インチ、1920 × 1200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1941"/>
+            <w:tcW w:type="dxa" w:w="1859"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.3at PoE+、30 W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2011"/>
+            <w:tcW w:type="dxa" w:w="1925"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Wi-Fi 6E、802.11 a/b/g/n/ac/ax</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2080"/>
+            <w:tcW w:type="dxa" w:w="1991"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">USB リーダー</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1941"/>
+            <w:tcW w:type="dxa" w:w="1859"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Crestron TSS-1070 / TSW-1070</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1387"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">業務用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1328"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">10.1 インチ、1920 × 1200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1941"/>
+            <w:tcW w:type="dxa" w:w="1859"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.3at PoE+、15 W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2011"/>
+            <w:tcW w:type="dxa" w:w="1925"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.11 a/b/g/n/ac</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2080"/>
+            <w:tcW w:type="dxa" w:w="1991"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">USB リーダー</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1941"/>
+            <w:tcW w:type="dxa" w:w="1859"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Crestron TSS-770 / TSW-770</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1387"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">業務用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1328"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">7 インチ、1280 × 800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1941"/>
+            <w:tcW w:type="dxa" w:w="1859"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.3at PoE+、15 W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2011"/>
+            <w:tcW w:type="dxa" w:w="1925"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.11 a/b/g/n/ac</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2080"/>
+            <w:tcW w:type="dxa" w:w="1991"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">USB リーダー</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1941"/>
+            <w:tcW w:type="dxa" w:w="1859"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Qbic TD-1050 Pro </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">(販売終了)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1387"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">業務用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1328"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">10.1 インチ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1941"/>
+            <w:tcW w:type="dxa" w:w="1859"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">PoE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2011"/>
+            <w:tcW w:type="dxa" w:w="1925"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.11 b/g/n</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2080"/>
+            <w:tcW w:type="dxa" w:w="1991"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">NFC 内蔵、13.56 MHz。HID は H モデルのみ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1941"/>
+            <w:tcW w:type="dxa" w:w="1859"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Qbic TD-1060 Slim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1387"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">業務用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1328"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">10.1 インチ、1280 × 800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1941"/>
+            <w:tcW w:type="dxa" w:w="1859"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">PoE+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2011"/>
+            <w:tcW w:type="dxa" w:w="1925"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.11 b/g/n/ac、オプション</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2080"/>
+            <w:tcW w:type="dxa" w:w="1991"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">USB リーダー</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1941"/>
+            <w:tcW w:type="dxa" w:w="1859"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Qbic TD-1070</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1387"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">業務用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1328"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">10.1 インチ、1920 × 1200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1941"/>
+            <w:tcW w:type="dxa" w:w="1859"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">PoE+、25 W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2011"/>
+            <w:tcW w:type="dxa" w:w="1925"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.11 b/g/n/ac、オプション</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2080"/>
+            <w:tcW w:type="dxa" w:w="1991"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">NFC 内蔵、13.56 MHz。HID は H モデルのみ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1941"/>
+            <w:tcW w:type="dxa" w:w="1859"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Qbic TD-1070 Lite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1387"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">業務用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1328"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">10.1 インチ、1920 × 1200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1941"/>
+            <w:tcW w:type="dxa" w:w="1859"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">PoE+、25 W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2011"/>
+            <w:tcW w:type="dxa" w:w="1925"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Wi-Fi 5、オプション</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2080"/>
+            <w:tcW w:type="dxa" w:w="1991"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">NFC 内蔵、13.56 MHz。HID は H モデルのみ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1941"/>
+            <w:tcW w:type="dxa" w:w="1859"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">IAdea WRP-1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1387"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">業務用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1328"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">10.1 インチ、1280 × 800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1941"/>
+            <w:tcW w:type="dxa" w:w="1859"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.3at PoE+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2011"/>
+            <w:tcW w:type="dxa" w:w="1925"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.11 a/b/g/n/ac</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2080"/>
+            <w:tcW w:type="dxa" w:w="1991"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">NFC 内蔵、13.56 MHz。HID は H モデルのみ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1941"/>
+            <w:tcW w:type="dxa" w:w="1859"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">IAdea XDS-1078-A9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1387"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">業務用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1328"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">10.1 インチ、1280 × 800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1941"/>
+            <w:tcW w:type="dxa" w:w="1859"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.3at PoE+、エコモードでは 802.3af</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2011"/>
+            <w:tcW w:type="dxa" w:w="1925"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.11 b/g/n</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2080"/>
+            <w:tcW w:type="dxa" w:w="1991"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">USB リーダー</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1941"/>
+            <w:tcW w:type="dxa" w:w="1859"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Neat Pad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1387"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">業務用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1328"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">8 インチ、1280 × 800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1941"/>
+            <w:tcW w:type="dxa" w:w="1859"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.3af、クラス 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2011"/>
+            <w:tcW w:type="dxa" w:w="1925"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">あり</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2080"/>
+            <w:tcW w:type="dxa" w:w="1991"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">USB リーダー</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1941"/>
+            <w:tcW w:type="dxa" w:w="1859"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Cisco Room Navigator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1387"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">業務用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1328"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">10.1 インチ、1920 × 1200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1941"/>
+            <w:tcW w:type="dxa" w:w="1859"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">あり</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2011"/>
+            <w:tcW w:type="dxa" w:w="1925"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2080"/>
+            <w:tcW w:type="dxa" w:w="1991"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">USB リーダー</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1183,428 +1345,499 @@
         <w:t xml:space="preserve">机そのものに置く小さなパネルです。違いが出るのは給電です。Crestron はルームパネルと
 同じく PoE を使い、Qbic の機種は机側の USB から給電します — たいていは机がすでに
 持っているドックやコンセントからで、配線済みの机に足しやすいのはそのためです。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1908"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2726"/>
+        <w:gridCol w:w="1803"/>
+        <w:gridCol w:w="1100"/>
+        <w:gridCol w:w="1460"/>
+        <w:gridCol w:w="1460"/>
+        <w:gridCol w:w="1546"/>
+        <w:gridCol w:w="2576"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1908"/>
+            <w:tcW w:type="dxa" w:w="1803"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">機種</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1545"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">グレード</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1460"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">画面</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1545"/>
+            <w:tcW w:type="dxa" w:w="1460"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">給電</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1636"/>
+            <w:tcW w:type="dxa" w:w="1546"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Wi-Fi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2726"/>
+            <w:tcW w:type="dxa" w:w="2576"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">カードリーダー</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1908"/>
+            <w:tcW w:type="dxa" w:w="1803"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Crestron TSS-470E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1545"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">業務用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1460"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">3.5 インチ、480 × 320</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1545"/>
+            <w:tcW w:type="dxa" w:w="1460"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.3af PoE、6.5 W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1636"/>
+            <w:tcW w:type="dxa" w:w="1546"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.11 a/b/g/n/ac</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2726"/>
+            <w:tcW w:type="dxa" w:w="2576"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">USB リーダー</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1908"/>
+            <w:tcW w:type="dxa" w:w="1803"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Qbic TD-0350 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">(販売終了)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1545"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">業務用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1460"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">3.5 インチ、480 × 320</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1545"/>
+            <w:tcW w:type="dxa" w:w="1460"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">USB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1636"/>
+            <w:tcW w:type="dxa" w:w="1546"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.11 b/g/n、オプション</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2726"/>
+            <w:tcW w:type="dxa" w:w="2576"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">NFC 内蔵、13.56 MHz。HID は H モデルのみ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1908"/>
+            <w:tcW w:type="dxa" w:w="1803"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Qbic TD-0360</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1545"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">業務用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1460"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">3.6 インチ、480 × 480</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1545"/>
+            <w:tcW w:type="dxa" w:w="1460"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">USB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1636"/>
+            <w:tcW w:type="dxa" w:w="1546"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Wi-Fi 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2726"/>
+            <w:tcW w:type="dxa" w:w="2576"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">NFC 内蔵、13.56 MHz。HID は H モデルのみ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1908"/>
+            <w:tcW w:type="dxa" w:w="1803"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Qbic TDD-1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1545"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">業務用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1460"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">3.9 インチ、480 × 480</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1545"/>
+            <w:tcW w:type="dxa" w:w="1460"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">USB-C、ノート PC も充電</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1636"/>
+            <w:tcW w:type="dxa" w:w="1546"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Wi-Fi 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2726"/>
+            <w:tcW w:type="dxa" w:w="2576"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">NFC 内蔵、13.56 MHz。HID は H モデルのみ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Qbic TDD-1000 はパネルであると同時にドックです。本体を給電する USB-C ケーブルが、
 つないだノート PC も充電します。各自が自分のマシンを持ち込むフリーアドレスの席で
 使われるのはそのためです。</w:t>
@@ -1624,54 +1857,56 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接続ウィザードの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">認定されたデバイス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の下に </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">その他のデバイス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> があります。iPad、
 Android や Windows のタブレット、Web ビューを持つサードパーティの画面です。どれも同じ
 パネルを動かし、同じルームを予約できますが、PoE とライトバー、そして Android
-タブレット以外は内蔵カードリーダーをあきらめることになります。それぞれに必要なものと
+タブレット以外は内蔵カードリーダーをあきらめることになります。グレードもひとつ下で、タブレットは民生用の
+ハードウェアです。壁に付けっぱなしにするためではなく、個人が断続的に使うために
+作られています。それぞれに必要なものと
 その代償は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5w_cuiuc9y7ykbbn7ebb1">
+      <w:hyperlink w:history="1" r:id="rIdfjsm95vu9wc0ho_m4syx0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">タブレットを予約パネルとして使う</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-wizard-other-devices-ja" descr="接続ウィザードの認定タイルの下にある その他のデバイス。" title="接続ウィザードの認定タイルの下にある その他のデバイス。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1718,155 +1953,208 @@
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">接続ウィザードの認定タイルの下にある その他のデバイス。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision が各機種で動かせるもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">上の表はハードウェアです。Offision がそれを実際にどう使うか — 色を出せるライトバー、
 カードの読み方、再起動できる機種 — は別の問いで、機種ごとの答えは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds8uwaick1dclovvn6fz6o">
+      <w:hyperlink w:history="1" r:id="rIdpbpuj-mid9i8-vns-xe90">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision が各パネルで動かせるもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">各列の意味</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">グレード</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> はそのパネルが想定している環境です。ここに載っている機種はすべて
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">業務用グレード</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — AV／サイネージのメーカーが、オフィスやロビー、廊下で無人のまま
+連続稼働させるために作ったものです。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">産業用グレードのものは 1 台もありません。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+このページのどのパネルにも IP 等級、粉塵・振動の数値、拡張動作温度範囲はなく、工場
+のフロアや倉庫の通路、屋外の壁での使用が認証された機種もありません。環境が論点に
+なるときの数値はメーカーのものです — 型番のデータシートを仕入先にご請求ください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">PoE</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はほとんどのルームパネルの給電方法で、PoE+ は PoE とは別物です。802.3af
 までしか満たさないスイッチポートは、Neat Pad と Crestron TSS-470E は起動できますが、
 25 W を要求する Qbic TD-1070 は起動できません。ポートに書かれた規格だけでなく、
 スイッチ全体の電力バジェットを確認してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">カードリーダー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は 2 通りに分かれます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">NFC 内蔵</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はパネル本体の面の裏に
 13.56 MHz の読み取り部があり、カードをパネルにタップします — TD-1050 は下部中央、
 TD-1070 は右下、WRP-1000 は下部中央です。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">USB リーダー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は別のリーダーをつなぐ方式で、キーボードとして振る舞い、
 タップする場所はそのリーダーになります。どちらも行き着く先は同じです。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaairm8pk2znl6tldwhil9">
+      <w:hyperlink w:history="1" r:id="rIdn1klaqhpg-pyn-qzwt6sy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">社員証をタップしてチェックインする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">販売終了</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は Qbic がその機種の販売をやめたという意味です。すでに壁に付いている
 パネルはそのまま動きますし、リリースごとのテスト対象でもあります — この印は、新規
 導入で発注してしまったり、50 台分の予算を組んでから買えないと気づいたりしないため
-のものです。後継機種は販売店にご確認ください。</w:t>
+のものです。後継機種は販売店にご確認ください。新しい 1 台は、古い 1 台が載っていた
+レコードにそのまま付けます —
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdo8s4qfsvnxthqv_kv2zlq">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">故障したパネルを交換する</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">仕様はメーカーの数値です:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 画面サイズ、PoE、Wi-Fi、カードリーダーはメーカーが公表している数値で、いくつかの機種
 はまさにこれらの点が異なるバリエーションで出荷されます — Qbic と IAdea のカード
 リーダーは発注時のオプションですし、Wi-Fi は Qbic のほとんどの機種でオプションです。
 ダッシュ（—）はメーカーが公表していないという意味で、その機能がないという意味では
 ありません。100 台まとめて発注する前に、型番を仕入先に確認してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -1948,51 +2236,51 @@
         <w:t xml:space="preserve"> ブラウザープレイヤーを動かし、ライトバーも
 内蔵カードリーダーもありません — ブラウザーのタブレットと同じです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">E-paper のルーム／デスク表示器は予約パネルではなく</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、ここでは扱いません。
 プレイヤーを動かさず、タッチも受け付けず、独自のシステムとして動きます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0pcn5ndoraviwkwjcy6bp">
+      <w:hyperlink w:history="1" r:id="rId2gcfpegihcnf2cgxkeolv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic の電子ペーパータグをつなぐ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2417,51 +2705,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2ykg5nx2yqemfcjbt_smk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId5w_cuiuc9y7ykbbn7ebb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-a-tablet-as-a-booking-panel/" TargetMode="External"/><Relationship Id="rIds8uwaick1dclovvn6fz6o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-drives-on-a-panel/" TargetMode="External"/><Relationship Id="rIdaairm8pk2znl6tldwhil9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rId0pcn5ndoraviwkwjcy6bp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-qbic-e-paper-tags/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b6ddd3d772f8cf3f98b975baac8c44faa4141782.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/097e401e7293339393893a4ba5433475a4851518.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtslr2vziaxp-cczx6owgr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdfjsm95vu9wc0ho_m4syx0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-a-tablet-as-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdpbpuj-mid9i8-vns-xe90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-drives-on-a-panel/" TargetMode="External"/><Relationship Id="rIdn1klaqhpg-pyn-qzwt6sy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdo8s4qfsvnxthqv_kv2zlq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rId2gcfpegihcnf2cgxkeolv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-qbic-e-paper-tags/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b6ddd3d772f8cf3f98b975baac8c44faa4141782.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/097e401e7293339393893a4ba5433475a4851518.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision が対応する予約パネルのハードウェア</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>