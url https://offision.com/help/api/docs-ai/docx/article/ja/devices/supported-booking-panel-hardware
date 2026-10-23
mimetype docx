--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtslr2vziaxp-cczx6owgr">
+      <w:hyperlink w:history="1" r:id="rIdseml81mvrzpwl069wndri">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/supported-booking-panel-hardware/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision はハードウェアを作りません。認定します。以下のパネルはリリースごとに検証
 されているもので、それぞれが接続ウィザードに独自の設置ガイドラインを持ち、Offision
 ではなくパートナーから購入します。この一覧にないパネルが使えないわけではありません
 — ほかの画面と同じようにブラウザープレイヤーを動かせます。Offision が検証していない
 というだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1862,51 +1862,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">認定されたデバイス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の下に </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">その他のデバイス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> があります。iPad、
 Android や Windows のタブレット、Web ビューを持つサードパーティの画面です。どれも同じ
 パネルを動かし、同じルームを予約できますが、PoE とライトバー、そして Android
 タブレット以外は内蔵カードリーダーをあきらめることになります。グレードもひとつ下で、タブレットは民生用の
 ハードウェアです。壁に付けっぱなしにするためではなく、個人が断続的に使うために
 作られています。それぞれに必要なものと
 その代償は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfjsm95vu9wc0ho_m4syx0">
+      <w:hyperlink w:history="1" r:id="rIdmu9ukyohsd7tff8sg0skd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">タブレットを予約パネルとして使う</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-wizard-other-devices-ja" descr="接続ウィザードの認定タイルの下にある その他のデバイス。" title="接続ウィザードの認定タイルの下にある その他のデバイス。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1953,51 +1953,51 @@
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">接続ウィザードの認定タイルの下にある その他のデバイス。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision が各機種で動かせるもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">上の表はハードウェアです。Offision がそれを実際にどう使うか — 色を出せるライトバー、
 カードの読み方、再起動できる機種 — は別の問いで、機種ごとの答えは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpbpuj-mid9i8-vns-xe90">
+      <w:hyperlink w:history="1" r:id="rIdkpgsopcq0x8_voexhrzsd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision が各パネルで動かせるもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">各列の意味</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2069,83 +2069,83 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">NFC 内蔵</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はパネル本体の面の裏に
 13.56 MHz の読み取り部があり、カードをパネルにタップします — TD-1050 は下部中央、
 TD-1070 は右下、WRP-1000 は下部中央です。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">USB リーダー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は別のリーダーをつなぐ方式で、キーボードとして振る舞い、
 タップする場所はそのリーダーになります。どちらも行き着く先は同じです。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn1klaqhpg-pyn-qzwt6sy">
+      <w:hyperlink w:history="1" r:id="rId4v7lyyzkggktddkgsq8ko">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">社員証をタップしてチェックインする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">販売終了</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は Qbic がその機種の販売をやめたという意味です。すでに壁に付いている
 パネルはそのまま動きますし、リリースごとのテスト対象でもあります — この印は、新規
 導入で発注してしまったり、50 台分の予算を組んでから買えないと気づいたりしないため
 のものです。後継機種は販売店にご確認ください。新しい 1 台は、古い 1 台が載っていた
 レコードにそのまま付けます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo8s4qfsvnxthqv_kv2zlq">
+      <w:hyperlink w:history="1" r:id="rIdduzceemhvasixkmlelssd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">故障したパネルを交換する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">仕様はメーカーの数値です:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 画面サイズ、PoE、Wi-Fi、カードリーダーはメーカーが公表している数値で、いくつかの機種
@@ -2236,51 +2236,51 @@
         <w:t xml:space="preserve"> ブラウザープレイヤーを動かし、ライトバーも
 内蔵カードリーダーもありません — ブラウザーのタブレットと同じです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">E-paper のルーム／デスク表示器は予約パネルではなく</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、ここでは扱いません。
 プレイヤーを動かさず、タッチも受け付けず、独自のシステムとして動きます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2gcfpegihcnf2cgxkeolv">
+      <w:hyperlink w:history="1" r:id="rIdcqzyozm_a-ii5o4hbqjwr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic の電子ペーパータグをつなぐ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2705,51 +2705,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtslr2vziaxp-cczx6owgr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdfjsm95vu9wc0ho_m4syx0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-a-tablet-as-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdpbpuj-mid9i8-vns-xe90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-drives-on-a-panel/" TargetMode="External"/><Relationship Id="rIdn1klaqhpg-pyn-qzwt6sy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdo8s4qfsvnxthqv_kv2zlq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rId2gcfpegihcnf2cgxkeolv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-qbic-e-paper-tags/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b6ddd3d772f8cf3f98b975baac8c44faa4141782.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/097e401e7293339393893a4ba5433475a4851518.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdseml81mvrzpwl069wndri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdmu9ukyohsd7tff8sg0skd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-a-tablet-as-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdkpgsopcq0x8_voexhrzsd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-drives-on-a-panel/" TargetMode="External"/><Relationship Id="rId4v7lyyzkggktddkgsq8ko" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdduzceemhvasixkmlelssd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rIdcqzyozm_a-ii5o4hbqjwr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-qbic-e-paper-tags/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fcce435cf001599db6fc34f56a6b89e51eafb1fc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/958dc4be534b71ffc97777c44039a99f3b5d35b9.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision が対応する予約パネルのハードウェア</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>