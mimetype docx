--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームパネルに会社のロゴを表示する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ルームの外にある予約パネルにロゴを表示します。所要時間は約5分。設定の場所、 必要な画像サイズ、どのパネルに反映されるかを説明します。</w:t>
+        <w:t xml:space="preserve">ルームの外にある予約パネルにロゴを表示します。所要時間は約5分。設定の場所、必要な画像サイズ、どのパネルに反映されるかを説明します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-18</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl-3fbldlbmwhd6izgipe9">
+      <w:hyperlink w:history="1" r:id="rId8anv5diqq90feh46rujgv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/show-your-logo-on-a-room-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">確認すること:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 デバイスを管理できる権限と、ロゴのPNG画像が必要です。この設定はシステム全体ではなく
@@ -183,76 +183,76 @@
         </w:rPr>
         <w:t xml:space="preserve">編集</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を選び、パネルプレビューの下にある最初のグループ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">背景とロゴ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を開きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="2524125"/>
+            <wp:extent cx="5715000" cy="2876550"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-design-page-ja" descr="パネル設定のデザインのページ。" title="パネル設定のデザインのページ。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="2524125"/>
+                      <a:ext cx="5715000" cy="2876550"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -277,135 +277,260 @@
         <w:t xml:space="preserve">設定が割り当てられたすべてのパネルに反映され、
 他のパネルには影響しません。一部のルームだけにロゴを表示したい場合は、
 共有している設定を編集せず、専用の設定を作成してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 会社のロゴを表示をオンにする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">会社のロゴを表示</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">をオンにします。アップロード欄はオンにしたときだけ
-下に表示されます。</w:t>
+        <w:t xml:space="preserve">をオンにします。アップロード欄はオンにしたときだけ下に現れ、
+その下にロゴを置く下地も一緒に現れます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="2105025"/>
+            <wp:extent cx="5715000" cy="2876550"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="panel-show-company-logo-ja" descr="会社のロゴを表示と、その下に現れるアップロード欄。" title="会社のロゴを表示と、その下に現れるアップロード欄。"/>
+            <wp:docPr id="1" name="panel-show-company-logo-ja" descr="会社のロゴを表示と、その下に現れるアップロード欄と下地。" title="会社のロゴを表示と、その下に現れるアップロード欄と下地。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="2105025"/>
+                      <a:ext cx="5715000" cy="2876550"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">会社のロゴを表示と、その下に現れるアップロード欄。</w:t>
+        <w:t xml:space="preserve">会社のロゴを表示と、その下に現れるアップロード欄と下地。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">画像をアップロードすると、パネルの比率に合わせた切り抜き画面が開きます。
 サイズは</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">336px × 144px</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">、PNGとして保存されます。この比率に近い横長で背景が
-[...1 lines deleted...]
-切り抜き画面で悩むより、アップロード前に決めておいてください。</w:t>
+        <w:t xml:space="preserve">、PNGとして保存され、切り抜き枠は最初から中央に、
+その画像で取れる最大の大きさで置かれます。この比率に近い横長のマークはそのまま
+通りますが、正方形や縦長のマークは必ずどこかが欠けます。どこを捨てるかを決める
+場所がこの画面です。スライダー付きの</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">拡大</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">と</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">縮小</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">左に回転</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">と
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">右に回転</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">左右反転</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、やり直すための</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">リセット</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">があります。背景が透明な
+画像は市松模様の上に表示され、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">透過を保持</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">と添えられるので、切り抜きながら
+どこが透けているかを目で確かめられます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ロゴの背景</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">はプレビューの横にあり、3 つの選択肢が 1 つのコントロールに
+まとまっています。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">透明</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">白</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">黒</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">です。既定は透明で、背景が濃い色や
+賑やかな絵になるまではそれで問題ありません。濃くなったとたん、白い紙のために
+切り抜いたロゴは沈んでしまいます。ファイルを作り直す代わりに、白か黒を選んで
+ください。プレビューは選んだものに従います。白と黒は実際の色で塗るので、パネルで
+消えてしまうロゴはここで先に消えてくれますし、透明のときは白のふりをせず市松模様を
+見せます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 保存する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">保存バーはエディタの下部にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 反映を確認する</w:t>
       </w:r>
@@ -471,53 +596,64 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ロゴが表示されたルームパネル。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルが変わらない場合:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-パネルは即時ではなく次回の更新時に反映されるため、1分ほど待ってください。
-[...1 lines deleted...]
-モダンスキンとインルームコントロールスキンでは表示されます。</w:t>
+パネルには約 1 秒で反映されます。ミニスキンのパネルにはロゴを置く余白がないため
+表示されません。モダンスキンとインルームコントロールスキンでは表示されます。
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Center</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> デザインは会社ロゴ自体を表示しないため、トグルも下地もそこでは
+淡色表示になります。保存した時点でオフラインだったパネルは、再起動するまで以前のロゴのままです。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -933,51 +1069,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdl-3fbldlbmwhd6izgipe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/77233524aabf427791e24ff2ce6cc5b492893837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/14c35496ddb12704e6185f7c5b707a072a89cdd3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dcd45998b5d65eed67ef47161594f6c136c82d75.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8anv5diqq90feh46rujgv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e5cf8ecfa7a21cf31c8754d7ae065483baf0ff7b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/38c937c37d1507adf7dc10399aed9532a09b34af.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dcd45998b5d65eed67ef47161594f6c136c82d75.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ルームパネルに会社のロゴを表示する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>