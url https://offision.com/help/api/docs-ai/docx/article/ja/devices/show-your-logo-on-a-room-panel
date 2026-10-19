--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8anv5diqq90feh46rujgv">
+      <w:hyperlink w:history="1" r:id="rIdfxnsdlrx5ewvifn121xce">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/show-your-logo-on-a-room-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">確認すること:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 デバイスを管理できる権限と、ロゴのPNG画像が必要です。この設定はシステム全体ではなく
@@ -1069,51 +1069,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8anv5diqq90feh46rujgv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e5cf8ecfa7a21cf31c8754d7ae065483baf0ff7b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/38c937c37d1507adf7dc10399aed9532a09b34af.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dcd45998b5d65eed67ef47161594f6c136c82d75.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfxnsdlrx5ewvifn121xce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b603cfa2720fe2734468cbbb7a7baf9fe4c5cd24.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/83576b6ca1c8f6859cdb0784c96e72f79327be1e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/837b0d5f5743fda41160d3d960768bf37d91d681.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ルームパネルに会社のロゴを表示する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>