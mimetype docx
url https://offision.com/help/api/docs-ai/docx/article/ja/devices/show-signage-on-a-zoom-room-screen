--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zoom Rooms の画面にサイネージを映す</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zoom Rooms のデジタルサイネージは、いま持っているライセンスに含まれています。 Zoom の Web ポータルで Offision を URL として追加すれば、会議のない時間は部屋の 画面がコンテンツを映します。</w:t>
+        <w:t xml:space="preserve">Zoom Rooms のデジタルサイネージは、いま持っているライセンスに含まれています。 Zoom の Web ポータルで Offision を URL として追加すれば、会議のない時間は部屋の画面がコンテンツを映します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdra1escvqiswzpzh6ovumk">
+      <w:hyperlink w:history="1" r:id="rIdv6zm5lm9e38vf7ztsvbqe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/show-signage-on-a-zoom-room-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zoom Rooms は何年も前からデジタルサイネージを持っていて、画像と同じように Web
 アドレスも受け取ります。Offision を指させば、会議に入っていないあいだ部屋の画面が
 今日の予定を映します。Zoom への追加契約は要りません。サイネージは、その部屋がすでに
 持っている Zoom Rooms ライセンスに含まれています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -343,51 +343,51 @@
         </w:rPr>
         <w:t xml:space="preserve">開始</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">する
 ことだけです。廊下や休憩スペースの画面なら、たいていこの選択が正解です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. コンテンツを作る</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">サイネージコンテンツは画面ではなくデザインで、ハードウェアより先に存在します。まず
 これを作ってください。この手順は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7l-rzr5izd3l1g-vj9r9w">
+      <w:hyperlink w:history="1" r:id="rIdnlhn61l2i1kmte2ilekel">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サイネージコンテンツを作って画面に映す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が
 すべて説明しています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用途は</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ワイヤレス共有の待機画面</w:t>
@@ -467,63 +467,63 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">4 番目の用途、ワイヤレス共有の待機画面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">動画は YouTube ウィジェットで:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 アップロードした動画ファイルはこの画面では再生されません——ルーム内蔵の
 ブラウザーは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-sezppm2xwryl5kxb6d1c">
+      <w:hyperlink w:history="1" r:id="rIdt9pedg_f4ltqwftlnpoaz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ビデオ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">ウィジェットのファイルを再生できません。
 クリップを YouTube に置き、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdadicxko46t7ylhbpkf2n6">
+      <w:hyperlink w:history="1" r:id="rIdnj8gdtivoqtxvxylxormb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">YouTube</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">ウィジェットで
 載せてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zoom Rooms はコンテンツの上に何も描かないので、デザインの一部を空けておく必要は
 ありません。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -539,51 +539,51 @@
         </w:rPr>
         <w:t xml:space="preserve">確保領域</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は、自分のカードを下端に描く
 ワイヤレス共有機器のためのものなので、ここではオフのままにしてください。オンに
 しても、意味なく画面の帯を 1 本失うだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Offision をサイネージコンテンツとして追加する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この手順はすべて Zoom ウェブポータルで行います。Zoom 自身のセットアップ文書は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmbvhcstnpysy8zp7spch7">
+      <w:hyperlink w:history="1" r:id="rIdxdkkbduh77flf7ythxi1w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Zoom Rooms のデジタルサイネージ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2050,51 +2050,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdra1escvqiswzpzh6ovumk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/show-signage-on-a-zoom-room-screen/" TargetMode="External"/><Relationship Id="rId7l-rzr5izd3l1g-vj9r9w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rId-sezppm2xwryl5kxb6d1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/video/" TargetMode="External"/><Relationship Id="rIdadicxko46t7ylhbpkf2n6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/youtube/" TargetMode="External"/><Relationship Id="rIdmbvhcstnpysy8zp7spch7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.zoom.com/hc/en/article?id=zm_kb&amp;sysparm_article=KB0060299" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2baeb00588de309c4fa467cb3ec2c0d190fa145f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6bf48e2779e55b286a7671c919d24dd9cbfcac3c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b94a6100eeb53791702496db8e49520223b1d5ae.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2debe71a6980e5804e770115102b9900cdce3af6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2fea512838a513305c5cea1ecbecac0670d42137.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1e73e81467a8d73bb451f5741c44ca02ca871571.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2761a2ccf2d8fdec06ac47d7db2cd28fd20374a4.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdv6zm5lm9e38vf7ztsvbqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/show-signage-on-a-zoom-room-screen/" TargetMode="External"/><Relationship Id="rIdnlhn61l2i1kmte2ilekel" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdt9pedg_f4ltqwftlnpoaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/video/" TargetMode="External"/><Relationship Id="rIdnj8gdtivoqtxvxylxormb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/youtube/" TargetMode="External"/><Relationship Id="rIdxdkkbduh77flf7ythxi1w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.zoom.com/hc/en/article?id=zm_kb&amp;sysparm_article=KB0060299" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2baeb00588de309c4fa467cb3ec2c0d190fa145f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6bf48e2779e55b286a7671c919d24dd9cbfcac3c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b94a6100eeb53791702496db8e49520223b1d5ae.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2debe71a6980e5804e770115102b9900cdce3af6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2fea512838a513305c5cea1ecbecac0670d42137.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1e73e81467a8d73bb451f5741c44ca02ca871571.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2761a2ccf2d8fdec06ac47d7db2cd28fd20374a4.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Zoom Rooms の画面にサイネージを映す</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>