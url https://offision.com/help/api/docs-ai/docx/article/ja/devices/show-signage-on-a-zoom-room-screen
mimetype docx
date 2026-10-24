--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv6zm5lm9e38vf7ztsvbqe">
+      <w:hyperlink w:history="1" r:id="rIdasgl2wvar7lvzfr3vdoqd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/show-signage-on-a-zoom-room-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zoom Rooms は何年も前からデジタルサイネージを持っていて、画像と同じように Web
 アドレスも受け取ります。Offision を指させば、会議に入っていないあいだ部屋の画面が
 今日の予定を映します。Zoom への追加契約は要りません。サイネージは、その部屋がすでに
 持っている Zoom Rooms ライセンスに含まれています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -343,51 +343,51 @@
         </w:rPr>
         <w:t xml:space="preserve">開始</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">する
 ことだけです。廊下や休憩スペースの画面なら、たいていこの選択が正解です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. コンテンツを作る</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">サイネージコンテンツは画面ではなくデザインで、ハードウェアより先に存在します。まず
 これを作ってください。この手順は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnlhn61l2i1kmte2ilekel">
+      <w:hyperlink w:history="1" r:id="rIdfyuyu1qboi6ggzycjbp-q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サイネージコンテンツを作って画面に映す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が
 すべて説明しています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用途は</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ワイヤレス共有の待機画面</w:t>
@@ -467,63 +467,63 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">4 番目の用途、ワイヤレス共有の待機画面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">動画は YouTube ウィジェットで:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 アップロードした動画ファイルはこの画面では再生されません——ルーム内蔵の
 ブラウザーは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt9pedg_f4ltqwftlnpoaz">
+      <w:hyperlink w:history="1" r:id="rId6lcoskjqhvjh4oenph3qv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ビデオ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">ウィジェットのファイルを再生できません。
 クリップを YouTube に置き、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnj8gdtivoqtxvxylxormb">
+      <w:hyperlink w:history="1" r:id="rIdkchm5cxce2d3g7obzdiyf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">YouTube</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">ウィジェットで
 載せてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zoom Rooms はコンテンツの上に何も描かないので、デザインの一部を空けておく必要は
 ありません。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -539,51 +539,51 @@
         </w:rPr>
         <w:t xml:space="preserve">確保領域</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は、自分のカードを下端に描く
 ワイヤレス共有機器のためのものなので、ここではオフのままにしてください。オンに
 しても、意味なく画面の帯を 1 本失うだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Offision をサイネージコンテンツとして追加する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この手順はすべて Zoom ウェブポータルで行います。Zoom 自身のセットアップ文書は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxdkkbduh77flf7ythxi1w">
+      <w:hyperlink w:history="1" r:id="rIdpgk0jza-ye7wvuogxkrqw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Zoom Rooms のデジタルサイネージ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2050,51 +2050,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdv6zm5lm9e38vf7ztsvbqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/show-signage-on-a-zoom-room-screen/" TargetMode="External"/><Relationship Id="rIdnlhn61l2i1kmte2ilekel" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdt9pedg_f4ltqwftlnpoaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/video/" TargetMode="External"/><Relationship Id="rIdnj8gdtivoqtxvxylxormb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/youtube/" TargetMode="External"/><Relationship Id="rIdxdkkbduh77flf7ythxi1w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.zoom.com/hc/en/article?id=zm_kb&amp;sysparm_article=KB0060299" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2baeb00588de309c4fa467cb3ec2c0d190fa145f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6bf48e2779e55b286a7671c919d24dd9cbfcac3c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b94a6100eeb53791702496db8e49520223b1d5ae.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2debe71a6980e5804e770115102b9900cdce3af6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2fea512838a513305c5cea1ecbecac0670d42137.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1e73e81467a8d73bb451f5741c44ca02ca871571.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2761a2ccf2d8fdec06ac47d7db2cd28fd20374a4.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdasgl2wvar7lvzfr3vdoqd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/show-signage-on-a-zoom-room-screen/" TargetMode="External"/><Relationship Id="rIdfyuyu1qboi6ggzycjbp-q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rId6lcoskjqhvjh4oenph3qv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/video/" TargetMode="External"/><Relationship Id="rIdkchm5cxce2d3g7obzdiyf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/youtube/" TargetMode="External"/><Relationship Id="rIdpgk0jza-ye7wvuogxkrqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.zoom.com/hc/en/article?id=zm_kb&amp;sysparm_article=KB0060299" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/34d0e7575998fa3b28d09ea1d8498e831bd1a486.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1809e50a0eaf214e54ba19e57305515ce95f42f2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5772b0e0d7666b371295731e8619f0ae910ed2ec.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b9dbe831ab0c0f837595d97f82fd95985d2a5b29.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f4dcbba9d8e7fd0c6507e472abb3b445515646f6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/297a876d8062c2b85f87dbc03938a435cebb3bf1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d5c04546f81d63269b954ef40d55d86497535eac.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Zoom Rooms の画面にサイネージを映す</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>