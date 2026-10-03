--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Microsoft Teams Rooms の画面にサイネージを映す</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Teams Rooms のデバイスは、会議のない時間に前面ディスプレイを Offision の コンテンツで埋められます。そのために先に要るのが Teams Rooms Pro ライセンスで、 そもそも機能自体が使えない部屋もあります。</w:t>
+        <w:t xml:space="preserve">Teams Rooms のデバイスは、会議のない時間に前面ディスプレイを Offision のコンテンツで埋められます。そのために先に要るのが Teams Rooms Pro ライセンスで、そもそも機能自体が使えない部屋もあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdskpccumwujcwqz5ytgh7e">
+      <w:hyperlink w:history="1" r:id="rIdvsknwmeukz9hv_57ypb6g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/show-signage-on-a-teams-room-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teams Rooms のデバイスは、もともと部屋の奥の画面を握っています。そして Teams Rooms
 5.1 からは、会議のないあいだその画面を Web ページで埋められるようになりました。
 サイネージソースとして Offision のアドレスを渡せば、部屋は会議の合間に Teams の
 ホーム画面ではなく今日の予定を映します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -384,51 +384,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そのうえで Offision 側に、サイネージとデバイスを管理できるアカウント。所要時間は
 20 分ほどで、その大半は Microsoft のポータルです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. コンテンツを作る</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">サイネージコンテンツは画面ではなくデザインで、ハードウェアより先に存在します。まず
 これを作ってください。この手順は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddnliqc8p3amtd5x8hfmmz">
+      <w:hyperlink w:history="1" r:id="rIdhvvzflzcjpugtqjcmje0a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サイネージコンテンツを作って画面に映す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が
 すべて説明しています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用途は</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ワイヤレス共有の待機画面</w:t>
@@ -508,63 +508,63 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">4 番目の用途、ワイヤレス共有の待機画面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">動画は YouTube ウィジェットで:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 アップロードした動画ファイルはこの画面では再生されません——デバイス内蔵の
 ブラウザーは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqo1tewgzuzdnps2isalb6">
+      <w:hyperlink w:history="1" r:id="rIds8ugv4kaecxtgk2szdqlv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ビデオ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">ウィジェットのファイルを再生できません。
 クリップを YouTube に置き、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfbaexufkegrhuaszficsb">
+      <w:hyperlink w:history="1" r:id="rIdab-hho31uzgici0ws-idi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">YouTube</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">ウィジェットで
 載せてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">画面の上のほうは空けておく:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -601,100 +601,100 @@
         <w:t xml:space="preserve">はここでは役に立ちません。あれは</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">下端</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を空けるもので、
 自分のカードを下に描くワイヤレス共有機器のためのものです。この画面で効くのは帯の
 位置です。コンテンツの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">レイアウト</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ページでカードの列やテキストバーを下端に寄せ、
 上はバナーに譲ってください。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm-hlouf9vuavfwenbkayr">
+      <w:hyperlink w:history="1" r:id="rIdnjh_wmyu1jy7gww1nq0gu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">レイアウトを変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 見てください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">バナーはポータルのサイネージの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">基本設定</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">から完全に消すこともでき、その場合は
 コンテンツが画面全体を使います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Offision をサイネージソースとして追加する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この手順はすべて Teams Rooms Pro 管理ポータルで行います。Microsoft 自身の
 セットアップ文書は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvvlqch8annnltd4djg9py">
+      <w:hyperlink w:history="1" r:id="rIdctfru4u-yxfuaw3b6xg4g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft Teams Rooms のデジタル サイネージ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2247,51 +2247,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdskpccumwujcwqz5ytgh7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/show-signage-on-a-teams-room-screen/" TargetMode="External"/><Relationship Id="rIddnliqc8p3amtd5x8hfmmz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdqo1tewgzuzdnps2isalb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/video/" TargetMode="External"/><Relationship Id="rIdfbaexufkegrhuaszficsb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/youtube/" TargetMode="External"/><Relationship Id="rIdm-hlouf9vuavfwenbkayr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/change-a-layout/" TargetMode="External"/><Relationship Id="rIdvvlqch8annnltd4djg9py" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learn.microsoft.com/microsoftteams/rooms/digital-signage" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/86b7786dcc77a4f356685b42e8ad5fd5daa9f109.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8db251e03738215ce88cb244062db6b68de011c3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b94a6100eeb53791702496db8e49520223b1d5ae.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e419b8d5f8591be3c90e52af3954b34255d9c790.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/55f03542bec975224f771d51309201354a7a8a85.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e338a07cd6a271bf06bf7648125d4189d118a1d8.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2761a2ccf2d8fdec06ac47d7db2cd28fd20374a4.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvsknwmeukz9hv_57ypb6g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/show-signage-on-a-teams-room-screen/" TargetMode="External"/><Relationship Id="rIdhvvzflzcjpugtqjcmje0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIds8ugv4kaecxtgk2szdqlv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/video/" TargetMode="External"/><Relationship Id="rIdab-hho31uzgici0ws-idi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/youtube/" TargetMode="External"/><Relationship Id="rIdnjh_wmyu1jy7gww1nq0gu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/change-a-layout/" TargetMode="External"/><Relationship Id="rIdctfru4u-yxfuaw3b6xg4g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learn.microsoft.com/microsoftteams/rooms/digital-signage" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/86b7786dcc77a4f356685b42e8ad5fd5daa9f109.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8db251e03738215ce88cb244062db6b68de011c3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b94a6100eeb53791702496db8e49520223b1d5ae.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e419b8d5f8591be3c90e52af3954b34255d9c790.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/55f03542bec975224f771d51309201354a7a8a85.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e338a07cd6a271bf06bf7648125d4189d118a1d8.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2761a2ccf2d8fdec06ac47d7db2cd28fd20374a4.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft Teams Rooms の画面にサイネージを映す</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>