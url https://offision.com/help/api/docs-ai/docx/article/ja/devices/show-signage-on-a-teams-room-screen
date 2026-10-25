--- v1 (2026-10-03)
+++ v2 (2026-10-25)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvsknwmeukz9hv_57ypb6g">
+      <w:hyperlink w:history="1" r:id="rIdc6bptx-wr_kvqwwep1bfv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/show-signage-on-a-teams-room-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teams Rooms のデバイスは、もともと部屋の奥の画面を握っています。そして Teams Rooms
 5.1 からは、会議のないあいだその画面を Web ページで埋められるようになりました。
 サイネージソースとして Offision のアドレスを渡せば、部屋は会議の合間に Teams の
 ホーム画面ではなく今日の予定を映します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -384,51 +384,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そのうえで Offision 側に、サイネージとデバイスを管理できるアカウント。所要時間は
 20 分ほどで、その大半は Microsoft のポータルです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. コンテンツを作る</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">サイネージコンテンツは画面ではなくデザインで、ハードウェアより先に存在します。まず
 これを作ってください。この手順は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhvvzflzcjpugtqjcmje0a">
+      <w:hyperlink w:history="1" r:id="rIdbzbirsmmvcwn5nccbqqd9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サイネージコンテンツを作って画面に映す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が
 すべて説明しています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用途は</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ワイヤレス共有の待機画面</w:t>
@@ -508,63 +508,63 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">4 番目の用途、ワイヤレス共有の待機画面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">動画は YouTube ウィジェットで:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 アップロードした動画ファイルはこの画面では再生されません——デバイス内蔵の
 ブラウザーは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds8ugv4kaecxtgk2szdqlv">
+      <w:hyperlink w:history="1" r:id="rIdz-m1fkkunpekqf9xucoc1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ビデオ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">ウィジェットのファイルを再生できません。
 クリップを YouTube に置き、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdab-hho31uzgici0ws-idi">
+      <w:hyperlink w:history="1" r:id="rIdo-wnesfet-ho6cz2ieetp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">YouTube</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">ウィジェットで
 載せてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">画面の上のほうは空けておく:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -601,100 +601,100 @@
         <w:t xml:space="preserve">はここでは役に立ちません。あれは</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">下端</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を空けるもので、
 自分のカードを下に描くワイヤレス共有機器のためのものです。この画面で効くのは帯の
 位置です。コンテンツの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">レイアウト</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ページでカードの列やテキストバーを下端に寄せ、
 上はバナーに譲ってください。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnjh_wmyu1jy7gww1nq0gu">
+      <w:hyperlink w:history="1" r:id="rId0fqp1vot65tougvjtfvoy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">レイアウトを変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 見てください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">バナーはポータルのサイネージの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">基本設定</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">から完全に消すこともでき、その場合は
 コンテンツが画面全体を使います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Offision をサイネージソースとして追加する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この手順はすべて Teams Rooms Pro 管理ポータルで行います。Microsoft 自身の
 セットアップ文書は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdctfru4u-yxfuaw3b6xg4g">
+      <w:hyperlink w:history="1" r:id="rIdnyh0565ckigeb8uxuseuz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft Teams Rooms のデジタル サイネージ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2247,51 +2247,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvsknwmeukz9hv_57ypb6g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/show-signage-on-a-teams-room-screen/" TargetMode="External"/><Relationship Id="rIdhvvzflzcjpugtqjcmje0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIds8ugv4kaecxtgk2szdqlv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/video/" TargetMode="External"/><Relationship Id="rIdab-hho31uzgici0ws-idi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/youtube/" TargetMode="External"/><Relationship Id="rIdnjh_wmyu1jy7gww1nq0gu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/change-a-layout/" TargetMode="External"/><Relationship Id="rIdctfru4u-yxfuaw3b6xg4g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learn.microsoft.com/microsoftteams/rooms/digital-signage" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/86b7786dcc77a4f356685b42e8ad5fd5daa9f109.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8db251e03738215ce88cb244062db6b68de011c3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b94a6100eeb53791702496db8e49520223b1d5ae.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e419b8d5f8591be3c90e52af3954b34255d9c790.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/55f03542bec975224f771d51309201354a7a8a85.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e338a07cd6a271bf06bf7648125d4189d118a1d8.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2761a2ccf2d8fdec06ac47d7db2cd28fd20374a4.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdc6bptx-wr_kvqwwep1bfv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/show-signage-on-a-teams-room-screen/" TargetMode="External"/><Relationship Id="rIdbzbirsmmvcwn5nccbqqd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdz-m1fkkunpekqf9xucoc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/video/" TargetMode="External"/><Relationship Id="rIdo-wnesfet-ho6cz2ieetp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/youtube/" TargetMode="External"/><Relationship Id="rId0fqp1vot65tougvjtfvoy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/change-a-layout/" TargetMode="External"/><Relationship Id="rIdnyh0565ckigeb8uxuseuz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learn.microsoft.com/microsoftteams/rooms/digital-signage" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/61c667e9b32ccf167c650a6b98a54e36682d06e3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/90ba5339520b6baba66951edd21725477816833c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5772b0e0d7666b371295731e8619f0ae910ed2ec.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/58162b45e1225a7eed2c5523aee1a6b15f312b8e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f404fb9d3cf090a3dd4af1cfaf578f95cba36e6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7503a712c0846c7705b5f4ab3ef6735aaf4a0645.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d5c04546f81d63269b954ef40d55d86497535eac.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft Teams Rooms の画面にサイネージを映す</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>