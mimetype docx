--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Qbic の画面にサイネージを映す</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Qbic の BXP は、ふつうの画面を HDMI で動かす小さな箱です。サイネージとして ペアリングする手順と、画面にさせたいこと——流すだけか、動くフロアマップか、 触れる画面か——に合わせた機種の選び方。</w:t>
+        <w:t xml:space="preserve">Qbic の BXP は、ふつうの画面を HDMI で動かす小さな箱です。サイネージとしてペアリングする手順と、画面にさせたいこと——流すだけか、動くフロアマップか、触れる画面か——に合わせた機種の選び方。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvphzbwd8caq9fqs2zbnxk">
+      <w:hyperlink w:history="1" r:id="rId_hlj_nob1aoc1pfo_6ldm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/show-signage-on-a-qbic-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Qbic の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">BXP</w:t>
       </w:r>
@@ -510,51 +510,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">BXP にカードリーダーもライトバーもありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それらは予約パネルのもので、
 サイネージの画面は画面です。この画面で人が本人だと示す必要があるなら、それは
 サイネージではなくキオスクです——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqij8i7xo7729yl2rv2cy9">
+      <w:hyperlink w:history="1" r:id="rIdsvqqyp1f8y_4z2hvqrr9d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">受付に Qbic のキオスクを置く</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を見て
 ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">タッチは検出ではなく宣言:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -652,51 +652,51 @@
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → signage/signage-content (サイネージ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">画面についての質問には、BXP をつないだディスプレイに合わせて答えます——形、
 大きさ、そしてタッチ画面かどうか。コンテンツに何を載せるかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduda-t_qhh4r7hpi6k1qcj">
+      <w:hyperlink w:history="1" r:id="rId4ej-xpaixk_wzkek4ml-v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サイネージのコンテンツをつくる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 箱を画面につなぐ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">BXP からディスプレイへ HDMI、ネットワーク、最後に電源。ディスプレイの入力をその
@@ -774,63 +774,63 @@
         </w:rPr>
         <w:t xml:space="preserve">6 桁のペアリングコード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を出します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サイネージの画面では、予約パネルより アプリの重みが大きくなります。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ブラウザーモードではアップロードした動画がまったく再生されません——箱にファイルを
 ダウンロードする場所がないので、ポスター画像が出たままになります。動画のループを
 軸に組んだ壁は、まさにブラウザーモードが静かに失敗する場面です。判断は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfusv2omiv33kydunbhgif">
+      <w:hyperlink w:history="1" r:id="rIdzj8tmopnjdghqnibfuhx_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">プレーヤーをアプリで動かすか、ブラウザーで動かすか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 手順は </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzeulm303isqumlr7lbp5m">
+      <w:hyperlink w:history="1" r:id="rIdsv3i0uraz9hxjadnptra3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic デバイスに Offision アプリをインストールする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. サイネージとしてペアリングする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">コンソールで</w:t>
@@ -1433,51 +1433,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ルームやボードが映っていて、ペアリングコードが出ない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6310"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">そのままでは、前の記録に認領されたままです。まずそちらで切断してください —— </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId8kfh7emfm6in46mdidjic">
+            <w:hyperlink w:history="1" r:id="rIdxa8sooseyxy8chwb5ogf9">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">別の用途で登録したパネルを使い回す</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">コンテンツは流れるが動画の項目だけ飛ばされる</w:t>
             </w:r>
@@ -1645,51 +1645,51 @@
         <w:t xml:space="preserve">この記事が扱わないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">画面が予約パネルになるわけではありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> BXP にカードリーダーもライト
 バーもなく、サイネージのペアリングはルームパネルとは別のウィザードです。
 両方できるハードウェアでも、一方から解放しないともう一方は認領できません ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3pd5faprzxhfbjvyzhvky">
+      <w:hyperlink w:history="1" r:id="rIdvbeicle14vsxatwvltgga">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">別の用途で登録したパネルを使い回す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1719,51 +1719,51 @@
       <w:r>
         <w:t xml:space="preserve"> 画面の大きさ、明るさ、取り付け方は
 ディスプレイのメーカーの領分で、Offision の領分ではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">電子ペーパーは扱いません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdohtxbnyqxy1jm9d25kahx">
+      <w:hyperlink w:history="1" r:id="rId7hwy2fx2q7zfziivh_7nq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic の電子ペーパータグをつなぐ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2188,51 +2188,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvphzbwd8caq9fqs2zbnxk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/show-signage-on-a-qbic-screen/" TargetMode="External"/><Relationship Id="rIdqij8i7xo7729yl2rv2cy9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-qbic-kiosk-for-reception/" TargetMode="External"/><Relationship Id="rIduda-t_qhh4r7hpi6k1qcj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdfusv2omiv33kydunbhgif" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdzeulm303isqumlr7lbp5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rId8kfh7emfm6in46mdidjic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId3pd5faprzxhfbjvyzhvky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdohtxbnyqxy1jm9d25kahx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-qbic-e-paper-tags/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2eae40eb64699899c81ceb16a3383cd954ed4751.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b96238b24c6977ddebe22a76cb7b36f6d4123474.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/478d7ef3aea135906cb15ef54a0d39556f959fae.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_hlj_nob1aoc1pfo_6ldm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/show-signage-on-a-qbic-screen/" TargetMode="External"/><Relationship Id="rIdsvqqyp1f8y_4z2hvqrr9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-qbic-kiosk-for-reception/" TargetMode="External"/><Relationship Id="rId4ej-xpaixk_wzkek4ml-v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdzj8tmopnjdghqnibfuhx_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdsv3i0uraz9hxjadnptra3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rIdxa8sooseyxy8chwb5ogf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdvbeicle14vsxatwvltgga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7hwy2fx2q7zfziivh_7nq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-qbic-e-paper-tags/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2eae40eb64699899c81ceb16a3383cd954ed4751.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b96238b24c6977ddebe22a76cb7b36f6d4123474.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/478d7ef3aea135906cb15ef54a0d39556f959fae.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Qbic の画面にサイネージを映す</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>