--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_hlj_nob1aoc1pfo_6ldm">
+      <w:hyperlink w:history="1" r:id="rId7qxijrm_b8evjvzpbmude">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/show-signage-on-a-qbic-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Qbic の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">BXP</w:t>
       </w:r>
@@ -510,51 +510,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">BXP にカードリーダーもライトバーもありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それらは予約パネルのもので、
 サイネージの画面は画面です。この画面で人が本人だと示す必要があるなら、それは
 サイネージではなくキオスクです——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsvqqyp1f8y_4z2hvqrr9d">
+      <w:hyperlink w:history="1" r:id="rIdpe9ygdynpl6skukjosaid">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">受付に Qbic のキオスクを置く</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を見て
 ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">タッチは検出ではなく宣言:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -652,51 +652,51 @@
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → signage/signage-content (サイネージ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">画面についての質問には、BXP をつないだディスプレイに合わせて答えます——形、
 大きさ、そしてタッチ画面かどうか。コンテンツに何を載せるかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4ej-xpaixk_wzkek4ml-v">
+      <w:hyperlink w:history="1" r:id="rIdwfcwcsto51jkyjkkdzp-l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サイネージのコンテンツをつくる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 箱を画面につなぐ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">BXP からディスプレイへ HDMI、ネットワーク、最後に電源。ディスプレイの入力をその
@@ -774,63 +774,63 @@
         </w:rPr>
         <w:t xml:space="preserve">6 桁のペアリングコード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を出します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サイネージの画面では、予約パネルより アプリの重みが大きくなります。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ブラウザーモードではアップロードした動画がまったく再生されません——箱にファイルを
 ダウンロードする場所がないので、ポスター画像が出たままになります。動画のループを
 軸に組んだ壁は、まさにブラウザーモードが静かに失敗する場面です。判断は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzj8tmopnjdghqnibfuhx_">
+      <w:hyperlink w:history="1" r:id="rIdil7evgwxqpzwkf4pbwxkb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">プレーヤーをアプリで動かすか、ブラウザーで動かすか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 手順は </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsv3i0uraz9hxjadnptra3">
+      <w:hyperlink w:history="1" r:id="rIddf62wkcvbk1rkh7hyi3lv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic デバイスに Offision アプリをインストールする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. サイネージとしてペアリングする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">コンソールで</w:t>
@@ -1433,51 +1433,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ルームやボードが映っていて、ペアリングコードが出ない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6310"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">そのままでは、前の記録に認領されたままです。まずそちらで切断してください —— </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdxa8sooseyxy8chwb5ogf9">
+            <w:hyperlink w:history="1" r:id="rIdnaomijykqv26snvyelc9e">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">別の用途で登録したパネルを使い回す</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">コンテンツは流れるが動画の項目だけ飛ばされる</w:t>
             </w:r>
@@ -1645,51 +1645,51 @@
         <w:t xml:space="preserve">この記事が扱わないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">画面が予約パネルになるわけではありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> BXP にカードリーダーもライト
 バーもなく、サイネージのペアリングはルームパネルとは別のウィザードです。
 両方できるハードウェアでも、一方から解放しないともう一方は認領できません ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvbeicle14vsxatwvltgga">
+      <w:hyperlink w:history="1" r:id="rIdqeapdg_yzppgdptjoljka">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">別の用途で登録したパネルを使い回す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1719,51 +1719,51 @@
       <w:r>
         <w:t xml:space="preserve"> 画面の大きさ、明るさ、取り付け方は
 ディスプレイのメーカーの領分で、Offision の領分ではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">電子ペーパーは扱いません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7hwy2fx2q7zfziivh_7nq">
+      <w:hyperlink w:history="1" r:id="rIdwhtevfpkbrcp3scz9avnh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic の電子ペーパータグをつなぐ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2188,51 +2188,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_hlj_nob1aoc1pfo_6ldm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/show-signage-on-a-qbic-screen/" TargetMode="External"/><Relationship Id="rIdsvqqyp1f8y_4z2hvqrr9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-qbic-kiosk-for-reception/" TargetMode="External"/><Relationship Id="rId4ej-xpaixk_wzkek4ml-v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdzj8tmopnjdghqnibfuhx_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdsv3i0uraz9hxjadnptra3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rIdxa8sooseyxy8chwb5ogf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdvbeicle14vsxatwvltgga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7hwy2fx2q7zfziivh_7nq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-qbic-e-paper-tags/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2eae40eb64699899c81ceb16a3383cd954ed4751.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b96238b24c6977ddebe22a76cb7b36f6d4123474.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/478d7ef3aea135906cb15ef54a0d39556f959fae.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7qxijrm_b8evjvzpbmude" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/show-signage-on-a-qbic-screen/" TargetMode="External"/><Relationship Id="rIdpe9ygdynpl6skukjosaid" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-qbic-kiosk-for-reception/" TargetMode="External"/><Relationship Id="rIdwfcwcsto51jkyjkkdzp-l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdil7evgwxqpzwkf4pbwxkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIddf62wkcvbk1rkh7hyi3lv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rIdnaomijykqv26snvyelc9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdqeapdg_yzppgdptjoljka" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdwhtevfpkbrcp3scz9avnh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-qbic-e-paper-tags/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/920c29996b43e96e0b7b9789d8a6b05b15c87eb6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/69a1e9f49fe8f001b980c6c1074f17ffd7fc599e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7de7314adbec57f92cba9acf6ca869df9eef63df.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Qbic の画面にサイネージを映す</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>