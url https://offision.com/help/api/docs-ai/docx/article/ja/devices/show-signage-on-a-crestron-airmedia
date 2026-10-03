--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Crestron AirMedia の画面にサイネージを映す</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">AirMedia レシーバーはすでに会議室の大型画面を握っています。そのサイネージ設定を Offision に向ければ、投影していない時間はコンテンツが映ります。機器自身の接続 カードをコンテンツに重ねないためのレイアウト設定も合わせて。</w:t>
+        <w:t xml:space="preserve">AirMedia レシーバーはすでに会議室の大型画面を握っています。そのサイネージ設定を Offision に向ければ、投影していない時間はコンテンツが映ります。機器自身の接続カードをコンテンツに重ねないためのレイアウト設定も合わせて。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgdxfxxph3lyeewlcp5rcw">
+      <w:hyperlink w:history="1" r:id="rIddo4esyhvzvfupsxckmb7b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/show-signage-on-a-crestron-airmedia/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">AirMedia レシーバーは、もともと部屋の奥の画面を映している機器です。そしてそれ自身が
 デジタルサイネージの設定を持っています。その設定を Offision に向ければ、一日の
 ほとんどを参加コードの表示に費やしていた画面が、代わりに今日の予定を映すように
 なります。誰かが投影を始めれば、画面はすぐに機器のもとへ戻ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -345,51 +345,51 @@
         <w:t xml:space="preserve">AM-3100-WF-I</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> です。
 AM-3200 系と AM-3100 系のほかのモデルも同じ設定ページを持ち、同じように動きます。
 検証済みの機種ではない、というだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. コンテンツを作る</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">サイネージコンテンツは画面ではなくデザインで、ハードウェアより先に存在します。まず
 これを作ってください。この手順は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdny_utr6ehccqgyh0r3l4r">
+      <w:hyperlink w:history="1" r:id="rIdjiffwfe7kthtaknrwokz5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サイネージコンテンツを作って画面に映す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が
 すべて説明しています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用途は</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ワイヤレス共有の待機画面</w:t>
@@ -470,63 +470,63 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">4 番目の用途、ワイヤレス共有の待機画面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">動画は YouTube ウィジェットで:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 アップロードした動画ファイルはこの画面では再生されません——レシーバー内蔵の
 ブラウザーは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkon0vvouzop7znadwfh0p">
+      <w:hyperlink w:history="1" r:id="rIdevhs962leeqtfaibof5yl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ビデオ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">ウィジェットのファイルを再生できません。
 クリップを YouTube に置き、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq3j5wqegzpgrrxyad7jqv">
+      <w:hyperlink w:history="1" r:id="rIdifbinxw1cptprnn1ndken">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">YouTube</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">ウィジェットで
 載せてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 下端の帯を空けておく</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -542,97 +542,97 @@
         <w:t xml:space="preserve">コンテンツの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">レイアウト</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ページで</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">確保領域</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">をオンにします。メインステージの下端を
 空けておくので、カードがコンテンツの上に乗らずに済みます。ほかは何も縮みません。
 スイッチの場所と、デザインのほかの部分への影響は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtxf1nxhrromdm26biwonf">
+      <w:hyperlink w:history="1" r:id="rIdeha8gc1vodci0lhkkgoli">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">レイアウトを変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を見てください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ワイヤレス共有の待機画面</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の用途なら最初からオンになっています。別の用途から
 始めた場合は確認してください。このスイッチは 43 インチ以上の横向き 16:9 のデザインに
 しか現れません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. レシーバーを Offision に向ける</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この手順は Offision ではなく、すべてレシーバー側で行います。このページの
 Crestron 自身のリファレンスは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdom0b723fybicvxk1mv6q7">
+      <w:hyperlink w:history="1" r:id="rIdd8w9u82slrsaz2vcwzq6b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">AirMedia Series 3 製品マニュアル</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">レシーバーが部屋の画面に表示している IP アドレスまたはホスト名をブラウザーで開き、
 </w:t>
       </w:r>
       <w:r>
@@ -2372,51 +2372,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgdxfxxph3lyeewlcp5rcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/show-signage-on-a-crestron-airmedia/" TargetMode="External"/><Relationship Id="rIdny_utr6ehccqgyh0r3l4r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdkon0vvouzop7znadwfh0p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/video/" TargetMode="External"/><Relationship Id="rIdq3j5wqegzpgrrxyad7jqv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/youtube/" TargetMode="External"/><Relationship Id="rIdtxf1nxhrromdm26biwonf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/change-a-layout/" TargetMode="External"/><Relationship Id="rIdom0b723fybicvxk1mv6q7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.crestron.com/en-us/9020/Content/Topics/PM/Settings.htm" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0cc50ea9a353ccb8232ae42a031ffa43625c539a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ed4d23fa90dc0acfc18410d5d55364b03e063d42.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b94a6100eeb53791702496db8e49520223b1d5ae.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/97687298d463f1cff22e945435e332d704204f17.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/97cadacf29eb9ea21401650efbc1bee34ee011be.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3e2a256703270cc60627250b0346eac8ed55c84c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2761a2ccf2d8fdec06ac47d7db2cd28fd20374a4.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddo4esyhvzvfupsxckmb7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/show-signage-on-a-crestron-airmedia/" TargetMode="External"/><Relationship Id="rIdjiffwfe7kthtaknrwokz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdevhs962leeqtfaibof5yl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/video/" TargetMode="External"/><Relationship Id="rIdifbinxw1cptprnn1ndken" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/youtube/" TargetMode="External"/><Relationship Id="rIdeha8gc1vodci0lhkkgoli" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/change-a-layout/" TargetMode="External"/><Relationship Id="rIdd8w9u82slrsaz2vcwzq6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.crestron.com/en-us/9020/Content/Topics/PM/Settings.htm" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0cc50ea9a353ccb8232ae42a031ffa43625c539a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ed4d23fa90dc0acfc18410d5d55364b03e063d42.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b94a6100eeb53791702496db8e49520223b1d5ae.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/97687298d463f1cff22e945435e332d704204f17.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/97cadacf29eb9ea21401650efbc1bee34ee011be.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3e2a256703270cc60627250b0346eac8ed55c84c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2761a2ccf2d8fdec06ac47d7db2cd28fd20374a4.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Crestron AirMedia の画面にサイネージを映す</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>