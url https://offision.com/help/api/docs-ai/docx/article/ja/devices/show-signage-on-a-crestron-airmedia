--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddo4esyhvzvfupsxckmb7b">
+      <w:hyperlink w:history="1" r:id="rIdxlfgxhup-8f-o3adgicrd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/show-signage-on-a-crestron-airmedia/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">AirMedia レシーバーは、もともと部屋の奥の画面を映している機器です。そしてそれ自身が
 デジタルサイネージの設定を持っています。その設定を Offision に向ければ、一日の
 ほとんどを参加コードの表示に費やしていた画面が、代わりに今日の予定を映すように
 なります。誰かが投影を始めれば、画面はすぐに機器のもとへ戻ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -345,51 +345,51 @@
         <w:t xml:space="preserve">AM-3100-WF-I</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> です。
 AM-3200 系と AM-3100 系のほかのモデルも同じ設定ページを持ち、同じように動きます。
 検証済みの機種ではない、というだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. コンテンツを作る</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">サイネージコンテンツは画面ではなくデザインで、ハードウェアより先に存在します。まず
 これを作ってください。この手順は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjiffwfe7kthtaknrwokz5">
+      <w:hyperlink w:history="1" r:id="rIduvfmthwqnsicqw9xtgvtf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サイネージコンテンツを作って画面に映す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が
 すべて説明しています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用途は</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ワイヤレス共有の待機画面</w:t>
@@ -470,63 +470,63 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">4 番目の用途、ワイヤレス共有の待機画面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">動画は YouTube ウィジェットで:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 アップロードした動画ファイルはこの画面では再生されません——レシーバー内蔵の
 ブラウザーは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdevhs962leeqtfaibof5yl">
+      <w:hyperlink w:history="1" r:id="rIdbslnc-qnlfkjyldqm8hmk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ビデオ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">ウィジェットのファイルを再生できません。
 クリップを YouTube に置き、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdifbinxw1cptprnn1ndken">
+      <w:hyperlink w:history="1" r:id="rIdch87gjyzz8vskztj4kwpn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">YouTube</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">ウィジェットで
 載せてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 下端の帯を空けておく</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -542,97 +542,97 @@
         <w:t xml:space="preserve">コンテンツの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">レイアウト</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ページで</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">確保領域</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">をオンにします。メインステージの下端を
 空けておくので、カードがコンテンツの上に乗らずに済みます。ほかは何も縮みません。
 スイッチの場所と、デザインのほかの部分への影響は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeha8gc1vodci0lhkkgoli">
+      <w:hyperlink w:history="1" r:id="rId2wcoaowcsjgawcja6ru6u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">レイアウトを変える</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を見てください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ワイヤレス共有の待機画面</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の用途なら最初からオンになっています。別の用途から
 始めた場合は確認してください。このスイッチは 43 インチ以上の横向き 16:9 のデザインに
 しか現れません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. レシーバーを Offision に向ける</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この手順は Offision ではなく、すべてレシーバー側で行います。このページの
 Crestron 自身のリファレンスは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd8w9u82slrsaz2vcwzq6b">
+      <w:hyperlink w:history="1" r:id="rIdch58djayg_b7bdvz946_e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">AirMedia Series 3 製品マニュアル</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">レシーバーが部屋の画面に表示している IP アドレスまたはホスト名をブラウザーで開き、
 </w:t>
       </w:r>
       <w:r>
@@ -2372,51 +2372,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddo4esyhvzvfupsxckmb7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/show-signage-on-a-crestron-airmedia/" TargetMode="External"/><Relationship Id="rIdjiffwfe7kthtaknrwokz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdevhs962leeqtfaibof5yl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/video/" TargetMode="External"/><Relationship Id="rIdifbinxw1cptprnn1ndken" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/youtube/" TargetMode="External"/><Relationship Id="rIdeha8gc1vodci0lhkkgoli" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/change-a-layout/" TargetMode="External"/><Relationship Id="rIdd8w9u82slrsaz2vcwzq6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.crestron.com/en-us/9020/Content/Topics/PM/Settings.htm" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0cc50ea9a353ccb8232ae42a031ffa43625c539a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ed4d23fa90dc0acfc18410d5d55364b03e063d42.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b94a6100eeb53791702496db8e49520223b1d5ae.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/97687298d463f1cff22e945435e332d704204f17.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/97cadacf29eb9ea21401650efbc1bee34ee011be.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3e2a256703270cc60627250b0346eac8ed55c84c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2761a2ccf2d8fdec06ac47d7db2cd28fd20374a4.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxlfgxhup-8f-o3adgicrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/show-signage-on-a-crestron-airmedia/" TargetMode="External"/><Relationship Id="rIduvfmthwqnsicqw9xtgvtf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdbslnc-qnlfkjyldqm8hmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/video/" TargetMode="External"/><Relationship Id="rIdch87gjyzz8vskztj4kwpn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/youtube/" TargetMode="External"/><Relationship Id="rId2wcoaowcsjgawcja6ru6u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/change-a-layout/" TargetMode="External"/><Relationship Id="rIdch58djayg_b7bdvz946_e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.crestron.com/en-us/9020/Content/Topics/PM/Settings.htm" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/393caa18574695e7bf736300e1d6edbe5bee59cb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/86a253d45d17f4383ac1bd79604d73efb4d43169.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5772b0e0d7666b371295731e8619f0ae910ed2ec.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b6518d6ae137de9ca37bab3d47d5d0c85f8bc488.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bdd93cf6ecf7050b263fb6b16670f22413cb28cc.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88b0e3ac8899bb3e0ba420e4111de27fdf1e36ea.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d5c04546f81d63269b954ef40d55d86497535eac.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Crestron AirMedia の画面にサイネージを映す</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>