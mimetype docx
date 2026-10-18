--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqligu_81uiqyer3ux-uxm">
+      <w:hyperlink w:history="1" r:id="rIdas2ohaq9cbhfa-15k1kk7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/show-signage-in-a-third-party-system/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">すでに運用しているサイネージシステム、会議室のシステム、キオスクの外枠 —— ウェブ
 ページを読み込んで画面に出しておけるものなら、Offision を映せます。何もインストール
 しません。相手のシステムがひとつのアドレスを開くと、その中にプレーヤーが現れて 6 文字
 を表示し、管理コンソールがほかの画面と同じように登録します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -495,51 +495,51 @@
       <w:r>
         <w:t xml:space="preserve">を選びます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/signage/signage-device (サイネージデバイス)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ウィザードの手順 —— コンテンツ、ブランド、コード、場所 —— はどの画面でも同じで、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo-vzasytmfy824fg84nuz">
+      <w:hyperlink w:history="1" r:id="rIdp4nfs1oeqvsxob09hgyvt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サイネージ画面を Offision に接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で
 扱っています。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ブランド</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の手順では、認定されたタイルの下の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1657,51 +1657,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqligu_81uiqyer3ux-uxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/show-signage-in-a-third-party-system/" TargetMode="External"/><Relationship Id="rIdo-vzasytmfy824fg84nuz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4272944ed6650ab2be04c603769164ed98bd8ffd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/114374bbaa8949cf4694c5ef93b341e1227f7244.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1041cefbfa86c76f5d96f0c68068db6addb9cb21.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d280e052206aa2d2657607782774108301482b3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdas2ohaq9cbhfa-15k1kk7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/show-signage-in-a-third-party-system/" TargetMode="External"/><Relationship Id="rIdp4nfs1oeqvsxob09hgyvt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c558e46dcb301d90088e6f909a5c4f7d56fbe360.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a0f611797a725d07ad7b09f857e9af3f5fbafbf9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/591cbe1c7b29e69731be229e3ef60d6ed89b68cb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/66b6777f503e88f67359016cd74c9236f8fe5b48.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>他社システムやウェブビューにサイネージを映す</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>