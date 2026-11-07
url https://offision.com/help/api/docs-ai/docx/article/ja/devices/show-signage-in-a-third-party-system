--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdas2ohaq9cbhfa-15k1kk7">
+      <w:hyperlink w:history="1" r:id="rIdui7abiajacdhngebac2pv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/show-signage-in-a-third-party-system/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">すでに運用しているサイネージシステム、会議室のシステム、キオスクの外枠 —— ウェブ
 ページを読み込んで画面に出しておけるものなら、Offision を映せます。何もインストール
 しません。相手のシステムがひとつのアドレスを開くと、その中にプレーヤーが現れて 6 文字
 を表示し、管理コンソールがほかの画面と同じように登録します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -495,51 +495,51 @@
       <w:r>
         <w:t xml:space="preserve">を選びます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/signage/signage-device (サイネージデバイス)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ウィザードの手順 —— コンテンツ、ブランド、コード、場所 —— はどの画面でも同じで、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp4nfs1oeqvsxob09hgyvt">
+      <w:hyperlink w:history="1" r:id="rIdhundjiv-5hxtp2b90afji">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サイネージ画面を Offision に接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で
 扱っています。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ブランド</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の手順では、認定されたタイルの下の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1657,51 +1657,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdas2ohaq9cbhfa-15k1kk7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/show-signage-in-a-third-party-system/" TargetMode="External"/><Relationship Id="rIdp4nfs1oeqvsxob09hgyvt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c558e46dcb301d90088e6f909a5c4f7d56fbe360.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a0f611797a725d07ad7b09f857e9af3f5fbafbf9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/591cbe1c7b29e69731be229e3ef60d6ed89b68cb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/66b6777f503e88f67359016cd74c9236f8fe5b48.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdui7abiajacdhngebac2pv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/show-signage-in-a-third-party-system/" TargetMode="External"/><Relationship Id="rIdhundjiv-5hxtp2b90afji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c558e46dcb301d90088e6f909a5c4f7d56fbe360.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a0f611797a725d07ad7b09f857e9af3f5fbafbf9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/591cbe1c7b29e69731be229e3ef60d6ed89b68cb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/66b6777f503e88f67359016cd74c9236f8fe5b48.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>他社システムやウェブビューにサイネージを映す</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>