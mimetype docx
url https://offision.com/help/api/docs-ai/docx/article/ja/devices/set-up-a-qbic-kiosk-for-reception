--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">受付に Qbic のキオスクを置く</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Luminen Pro 15 は 15.6 インチのタッチ画面にカードリーダーを内蔵した機種で、 これは受付が必要とするもので、壁の画面が必要としないものです。キオスクとして ペアリングする手順と、フロアプランへの配置を飛ばしてはいけない理由。</w:t>
+        <w:t xml:space="preserve">Luminen Pro 15 は 15.6 インチのタッチ画面にカードリーダーを内蔵した機種で、これは受付が必要とするもので、壁の画面が必要としないものです。キオスクとしてペアリングする手順と、フロアプランへの配置を飛ばしてはいけない理由。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdem9xj2_1wjpraibjvzsbg">
+      <w:hyperlink w:history="1" r:id="rIdbifv1sjwsxph7tie2jsun">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/set-up-a-qbic-kiosk-for-reception/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">受付の画面は、壁の画面を低い位置に下ろしたものではありません。人が歩み寄って
 何かをします——来訪者として登録する、約束のチェックインをする、カードをタップ
 する。そのためには立ったまま読める大きさの画面と、触れる面と、同じ 1 枚のガラス
 の中にあるカードリーダーが要ります。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -419,51 +419,51 @@
         <w:t xml:space="preserve">の形と、
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">タッチパネル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を入に。この最後のひとつが、QR コードではなくセルフサービスの
 ボタンを出すためのものです。入にせずに作ったコンテンツをつないだタッチ画面は、
 誰にも使えないキオスクになります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">コンテンツに何を載せるか——歓迎の画面が誰を迎えるか、ウォークインのコードの
 ふるまい、セルフサービスのボタンが何をするか——は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde_zhaznhk19ykaf59j-pq">
+      <w:hyperlink w:history="1" r:id="rIdq9ecwflk_qzeab8sby6rx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者向けのロビー画面をつくる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。そちらで作ってから、ハードウェアのためにここへ戻ってきてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. キオスクを設置する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -505,76 +505,76 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">PLAY</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を選ぶか、Offision の Android アプリを入れます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ここではアプリを入れてください。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 受付のキオスクは、ブラウザーモードの代償が
 いちばん大きい場面です。内蔵カードリーダーにはブラウザーから到達できず、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiv_xw43gt3molz_q497ow">
+      <w:hyperlink w:history="1" r:id="rIdgj82ntydfgtm-urs30o8o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">バッジプリンター</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にも届かないので、ブラウザー
 モードのキオスクはカードも読めずバッジも出せません。手順は </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc6-sveoeoswxdhqsmqhdv">
+      <w:hyperlink w:history="1" r:id="rId9he_swt2-azpzgfan5alw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic デバイスに Offision アプリをインストールする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 その判断の背景は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-cy7oc--2qlctntn2uy-_">
+      <w:hyperlink w:history="1" r:id="rIdoa714uw2fvaqnah2w_tsd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">プレーヤーをアプリで動かすか、ブラウザーで動かすか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">準備ができると、画面は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">6 桁のペアリングコード</w:t>
@@ -908,51 +908,51 @@
       <w:r>
         <w:t xml:space="preserve">デバイスの場所が、誰の来訪者を迎えるかを決め、そこで登録した人がどの建物と
 フロアに着いたことになるかを決めます。場所のないキオスクは誰も迎えません。
 フロアプランの上に置いてください——ウィザードの終わりに </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">場所を設定</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が
 出ますし、あとからデバイス自身の行でも同じことができます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">置き方と、場所が何を左右するのかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3txe_oforcjbw-61a3f2l">
+      <w:hyperlink w:history="1" r:id="rId3_oiwwx3mo5dj8wu24xlf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者向けのロビー画面をつくる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 動作を確かめる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1265,51 +1265,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2978"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">バッジが出ない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6382"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">プリンターがブラウザーモードのデバイスにつながっているか、目の前のものとは別のデバイスにつながっています — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdwygltxernkzt-ixzfnp4k">
+            <w:hyperlink w:history="1" r:id="rId7bclsfeokxcsojdkpuhor">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ラベルプリンターを接続する</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2978"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -1338,51 +1338,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2978"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ルームやコンテンツが映っていて、ペアリングコードが出ない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6382"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">そのままでは、前の記録に認領されたままです。まずそちらで切断してください —— </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdczt3hdzr7p7akqksvhzky">
+            <w:hyperlink w:history="1" r:id="rId2orvbpxvmj-ilshpc-io5">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">別の用途で登録したパネルを使い回す</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この記事が扱わないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1405,51 +1405,51 @@
         <w:t xml:space="preserve"> 来訪の種別、承認、誰に通知するかは建物に対して
 一度設定するもので、キオスクはそれらが生むものを差し出すだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">キオスクが予約パネルになるわけではありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ボードを流すだけで、
 1 つのルームの状態をライトバーとともに映すものではありません。同じハードウェアを
 その仕事に移すには、まずこの記録から解放します —— </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdelgyky7pm6w1rdjmrbypu">
+      <w:hyperlink w:history="1" r:id="rIdzwotjkrnbzcdu5tu6q-27">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">別の用途で登録したパネルを使い回す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1916,51 +1916,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdem9xj2_1wjpraibjvzsbg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/set-up-a-qbic-kiosk-for-reception/" TargetMode="External"/><Relationship Id="rIde_zhaznhk19ykaf59j-pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdiv_xw43gt3molz_q497ow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdc6-sveoeoswxdhqsmqhdv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rId-cy7oc--2qlctntn2uy-_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rId3txe_oforcjbw-61a3f2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdwygltxernkzt-ixzfnp4k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdczt3hdzr7p7akqksvhzky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdelgyky7pm6w1rdjmrbypu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f81ed97219a0bd97672eca1845bbd47341a8aba.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/af505774247963ffc22b217987905b2e4aa9aa24.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b96238b24c6977ddebe22a76cb7b36f6d4123474.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbifv1sjwsxph7tie2jsun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/set-up-a-qbic-kiosk-for-reception/" TargetMode="External"/><Relationship Id="rIdq9ecwflk_qzeab8sby6rx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdgj82ntydfgtm-urs30o8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId9he_swt2-azpzgfan5alw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rIdoa714uw2fvaqnah2w_tsd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rId3_oiwwx3mo5dj8wu24xlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId7bclsfeokxcsojdkpuhor" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId2orvbpxvmj-ilshpc-io5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdzwotjkrnbzcdu5tu6q-27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f81ed97219a0bd97672eca1845bbd47341a8aba.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/af505774247963ffc22b217987905b2e4aa9aa24.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b96238b24c6977ddebe22a76cb7b36f6d4123474.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>受付に Qbic のキオスクを置く</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>