--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Luminen Pro 15 は 15.6 インチのタッチ画面にカードリーダーを内蔵した機種で、これは受付が必要とするもので、壁の画面が必要としないものです。キオスクとしてペアリングする手順と、フロアプランへの配置を飛ばしてはいけない理由。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-29</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbifv1sjwsxph7tie2jsun">
+      <w:hyperlink w:history="1" r:id="rId0doktih7q1r45cvinh2hq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/set-up-a-qbic-kiosk-for-reception/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">受付の画面は、壁の画面を低い位置に下ろしたものではありません。人が歩み寄って
 何かをします——来訪者として登録する、約束のチェックインをする、カードをタップ
 する。そのためには立ったまま読める大きさの画面と、触れる面と、同じ 1 枚のガラス
 の中にあるカードリーダーが要ります。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -419,51 +419,51 @@
         <w:t xml:space="preserve">の形と、
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">タッチパネル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を入に。この最後のひとつが、QR コードではなくセルフサービスの
 ボタンを出すためのものです。入にせずに作ったコンテンツをつないだタッチ画面は、
 誰にも使えないキオスクになります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">コンテンツに何を載せるか——歓迎の画面が誰を迎えるか、ウォークインのコードの
 ふるまい、セルフサービスのボタンが何をするか——は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq9ecwflk_qzeab8sby6rx">
+      <w:hyperlink w:history="1" r:id="rIde2wzx2ki5bsqwum-5j2cj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者向けのロビー画面をつくる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。そちらで作ってから、ハードウェアのためにここへ戻ってきてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. キオスクを設置する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -505,76 +505,76 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">PLAY</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を選ぶか、Offision の Android アプリを入れます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ここではアプリを入れてください。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 受付のキオスクは、ブラウザーモードの代償が
 いちばん大きい場面です。内蔵カードリーダーにはブラウザーから到達できず、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgj82ntydfgtm-urs30o8o">
+      <w:hyperlink w:history="1" r:id="rIdhmpydhle2myyv176nzmsl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">バッジプリンター</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にも届かないので、ブラウザー
 モードのキオスクはカードも読めずバッジも出せません。手順は </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9he_swt2-azpzgfan5alw">
+      <w:hyperlink w:history="1" r:id="rIdonwvkpqifrs9cqeawskdf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic デバイスに Offision アプリをインストールする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 その判断の背景は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoa714uw2fvaqnah2w_tsd">
+      <w:hyperlink w:history="1" r:id="rIdaedug2m5854zf4onqguyr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">プレーヤーをアプリで動かすか、ブラウザーで動かすか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">準備ができると、画面は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">6 桁のペアリングコード</w:t>
@@ -908,51 +908,51 @@
       <w:r>
         <w:t xml:space="preserve">デバイスの場所が、誰の来訪者を迎えるかを決め、そこで登録した人がどの建物と
 フロアに着いたことになるかを決めます。場所のないキオスクは誰も迎えません。
 フロアプランの上に置いてください——ウィザードの終わりに </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">場所を設定</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が
 出ますし、あとからデバイス自身の行でも同じことができます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">置き方と、場所が何を左右するのかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3_oiwwx3mo5dj8wu24xlf">
+      <w:hyperlink w:history="1" r:id="rIdzq_yxchbxmpvkz3qfvahh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者向けのロビー画面をつくる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 動作を確かめる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1265,51 +1265,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2978"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">バッジが出ない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6382"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">プリンターがブラウザーモードのデバイスにつながっているか、目の前のものとは別のデバイスにつながっています — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId7bclsfeokxcsojdkpuhor">
+            <w:hyperlink w:history="1" r:id="rIdriulquqhjn2aeyeegen9p">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ラベルプリンターを接続する</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2978"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -1338,51 +1338,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2978"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ルームやコンテンツが映っていて、ペアリングコードが出ない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6382"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">そのままでは、前の記録に認領されたままです。まずそちらで切断してください —— </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId2orvbpxvmj-ilshpc-io5">
+            <w:hyperlink w:history="1" r:id="rIdwxvfvt_uv0cqhp2cfmnxx">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">別の用途で登録したパネルを使い回す</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この記事が扱わないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1405,51 +1405,51 @@
         <w:t xml:space="preserve"> 来訪の種別、承認、誰に通知するかは建物に対して
 一度設定するもので、キオスクはそれらが生むものを差し出すだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">キオスクが予約パネルになるわけではありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ボードを流すだけで、
 1 つのルームの状態をライトバーとともに映すものではありません。同じハードウェアを
 その仕事に移すには、まずこの記録から解放します —— </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzwotjkrnbzcdu5tu6q-27">
+      <w:hyperlink w:history="1" r:id="rIdsgwvuscc16jm1ldxchkug">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">別の用途で登録したパネルを使い回す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1457,50 +1457,74 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ファームウェア、明るさ、キオスクランチャーは
 Qbic 自身の道具のままです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">受付係の画面の代わりではありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> コンソールの受付ビューは別のもので、
 来訪者ではなく人が使います。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">受付の通話がつながらないとき</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Offision通話は、相手が通話中、接続できない、または応答しない場合に終了することがあります。画面は一覧に戻り、来訪者は別の人を選ぶか、後でもう一度通話できます。受付チェックインが失敗したという意味ではありません。通話は1つの応答先に接続します。別のデバイスで応答済みの場合、2台目で応答しても別の会話は始まりません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">画面が接続を失った場合、再接続してからやり直してください。通話を開始できない場合は、キオスクのマイクとカメラの権限を確認します。TeamsとZoomはそれぞれの通話フローを使うため、Offision通話の状態をそのまま当てはめることはできません。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1916,51 +1940,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbifv1sjwsxph7tie2jsun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/set-up-a-qbic-kiosk-for-reception/" TargetMode="External"/><Relationship Id="rIdq9ecwflk_qzeab8sby6rx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdgj82ntydfgtm-urs30o8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId9he_swt2-azpzgfan5alw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rIdoa714uw2fvaqnah2w_tsd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rId3_oiwwx3mo5dj8wu24xlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId7bclsfeokxcsojdkpuhor" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId2orvbpxvmj-ilshpc-io5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdzwotjkrnbzcdu5tu6q-27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f81ed97219a0bd97672eca1845bbd47341a8aba.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/af505774247963ffc22b217987905b2e4aa9aa24.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b96238b24c6977ddebe22a76cb7b36f6d4123474.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0doktih7q1r45cvinh2hq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/set-up-a-qbic-kiosk-for-reception/" TargetMode="External"/><Relationship Id="rIde2wzx2ki5bsqwum-5j2cj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdhmpydhle2myyv176nzmsl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdonwvkpqifrs9cqeawskdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rIdaedug2m5854zf4onqguyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdzq_yxchbxmpvkz3qfvahh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdriulquqhjn2aeyeegen9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdwxvfvt_uv0cqhp2cfmnxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdsgwvuscc16jm1ldxchkug" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e977ce5d754e7cf94e8713eb1ad01ada534c303.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/35a89d2164f67017bf264104fee0630d9bc575aa.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/69a1e9f49fe8f001b980c6c1074f17ffd7fc599e.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>受付に Qbic のキオスクを置く</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>