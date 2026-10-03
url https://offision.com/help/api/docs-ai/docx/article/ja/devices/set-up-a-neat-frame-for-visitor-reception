--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlrccohutvafgap7xymbpi">
+      <w:hyperlink w:history="1" r:id="rIdegrkudst6jnyeqiuyfo_l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/set-up-a-neat-frame-for-visitor-reception/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Neat Frame は 15.6 インチの縦向きタッチスクリーンで、スタンドが同梱されています。
 会議用のデバイスとしては珍しい形ですが、受付カウンターにはちょうどいい形です。
 カウンターに置けば来訪者を名前で迎えますし、タッチスクリーンなので、誰も席にいない
 時間でも予定のない来訪者が自分で受付を済ませられます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -395,81 +395,81 @@
       <w:r>
         <w:t xml:space="preserve">の 9:16、そして
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">タッチパネル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">をオンに。Frame はタッチスクリーンで、そう答えることが、
 セルフサービスのボタンを QR コードに置き換えずに出すための条件です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そのコンテンツに何を載せるか——歓迎画面が誰を迎えるか、ウォークインのコードが
 どう振る舞うか、セルフサービスのボタンが何をするか——は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmhnr0vbz99hwxgduz-kfs">
+      <w:hyperlink w:history="1" r:id="rIdnxrp3ll3p6evw-ao3dcet">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者向けのロビー画面を用意する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に
 あります。あちらで作ってから、ハードウェアのためにここへ戻ってきてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Frame を Neat Pulse に登録する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Neat のデバイスは、入力したアドレスではなく Neat Pulse からアプリを受け取ります。
 この登録はどの Neat デバイスでも同じで、2 つのコードのことも含めて
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde1npz0dzycqxblsavsljs">
+      <w:hyperlink w:history="1" r:id="rIdjkix_njm6nro9v-ahc7fh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Neat Pad をルーム予約パネルとして接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で
 一度だけ説明しています。Neat のデバイスが初めてなら、そちらを読んでください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">手短には：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1058,51 +1058,51 @@
       <w:r>
         <w:t xml:space="preserve">デバイスの所在地が、誰の来訪者を迎えるかを決めます。そしてこの画面で受付をした人に
 とっては、どの建物のどのフロアに到着したことになるかを決めます。Frame を
 フロアプラン上に置いてください——ウィザードの最後に</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">場所を設定</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が出ますし、
 あとからデバイスの行でも同じことができます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">置き方と、所在地が何を左右するかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-yyvfb_d98rh6ffsf97pq">
+      <w:hyperlink w:history="1" r:id="rId8tgz_lg7fge3vt9jkyusk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者向けのロビー画面を用意する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に
 あります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 動いているか確かめる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1476,132 +1476,132 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3189"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ルームやコンテンツが映っていて、ペアリングコードが出ない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6171"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">そのままでは、前の記録に認領されたままです。まずそちらで切断してください —— </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdg-hckwsisoohws_aalwrl">
+            <w:hyperlink w:history="1" r:id="rIduh_fyjhhyhyuobnlolwpq">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">別の用途で登録したパネルを使い回す</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これでできないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者セルフサービスデバイスではありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> あちらは独自のチェックイン
 フローを持つ別のデバイスタイプです。この手順でペアリングした Frame は
 サイネージの画面で、来訪者に何ができるかはコンテンツ上のウィジェットが決めます。
 ペアリング済みの Frame を別の仕事に移すには、まず解放が要ります ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdly-sybsn23ycts5upl_zo">
+      <w:hyperlink w:history="1" r:id="rIda8ncujei-jvsx3hnqq1th">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">別の用途で登録したパネルを使い回す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">バッジは印刷しません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> バッジの印刷は受付に接続したプリンターの仕事で、
 Frame の仕事ではありません——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp-qsex8xa6drtsuyhoxk0">
+      <w:hyperlink w:history="1" r:id="rIdpcgjdix-7ja1hdoks2wqy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ラベルプリンターを接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1611,51 +1611,51 @@
         <w:t xml:space="preserve"> 顔認証も人数カウントも映像もありません。Offision は
 画面に描くだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイスの管理はできません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ファームウェアとどのアプリを動かすかは
 Neat Pulse に残ります。センサーの値は別の接続です——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1od7kczwebkw809clifx_">
+      <w:hyperlink w:history="1" r:id="rIdwyeiq_igmkx5i0c9ezlo6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Neat Pulse を接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2086,51 +2086,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlrccohutvafgap7xymbpi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/set-up-a-neat-frame-for-visitor-reception/" TargetMode="External"/><Relationship Id="rIdmhnr0vbz99hwxgduz-kfs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIde1npz0dzycqxblsavsljs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rId-yyvfb_d98rh6ffsf97pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdg-hckwsisoohws_aalwrl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdly-sybsn23ycts5upl_zo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdp-qsex8xa6drtsuyhoxk0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId1od7kczwebkw809clifx_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f81ed97219a0bd97672eca1845bbd47341a8aba.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c57afb41fd874c47461da3bec6e85f50c21f0322.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e439617d59125b10758746ac53e6d1214251c65.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3a17180fbd7baa01fb5023d704cf18b296f57633.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b3c71b0deac5fed6e94b187d31a00c690e1d0df6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdegrkudst6jnyeqiuyfo_l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/set-up-a-neat-frame-for-visitor-reception/" TargetMode="External"/><Relationship Id="rIdnxrp3ll3p6evw-ao3dcet" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdjkix_njm6nro9v-ahc7fh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rId8tgz_lg7fge3vt9jkyusk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIduh_fyjhhyhyuobnlolwpq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIda8ncujei-jvsx3hnqq1th" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdpcgjdix-7ja1hdoks2wqy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdwyeiq_igmkx5i0c9ezlo6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f81ed97219a0bd97672eca1845bbd47341a8aba.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c57afb41fd874c47461da3bec6e85f50c21f0322.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e439617d59125b10758746ac53e6d1214251c65.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3a17180fbd7baa01fb5023d704cf18b296f57633.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b3c71b0deac5fed6e94b187d31a00c690e1d0df6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Neat Frame を来訪者受付のサイネージにする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>