--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Frame はスタンド付きの縦向きタッチスクリーンで、その形がそのまま受付向きです。 Neat Pulse で登録し、サイネージとしてペアリングして、所在地を設定します—— 誰の来訪者を迎える画面かを決めるのがその設定です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-20</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdegrkudst6jnyeqiuyfo_l">
+      <w:hyperlink w:history="1" r:id="rIdo-tjiat1a9hfwp7rx1eqe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/set-up-a-neat-frame-for-visitor-reception/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Neat Frame は 15.6 インチの縦向きタッチスクリーンで、スタンドが同梱されています。
 会議用のデバイスとしては珍しい形ですが、受付カウンターにはちょうどいい形です。
 カウンターに置けば来訪者を名前で迎えますし、タッチスクリーンなので、誰も席にいない
 時間でも予定のない来訪者が自分で受付を済ませられます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -395,81 +395,81 @@
       <w:r>
         <w:t xml:space="preserve">の 9:16、そして
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">タッチパネル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">をオンに。Frame はタッチスクリーンで、そう答えることが、
 セルフサービスのボタンを QR コードに置き換えずに出すための条件です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そのコンテンツに何を載せるか——歓迎画面が誰を迎えるか、ウォークインのコードが
 どう振る舞うか、セルフサービスのボタンが何をするか——は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnxrp3ll3p6evw-ao3dcet">
+      <w:hyperlink w:history="1" r:id="rId2yxtjifkn9aswtl2abw66">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者向けのロビー画面を用意する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に
 あります。あちらで作ってから、ハードウェアのためにここへ戻ってきてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Frame を Neat Pulse に登録する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Neat のデバイスは、入力したアドレスではなく Neat Pulse からアプリを受け取ります。
 この登録はどの Neat デバイスでも同じで、2 つのコードのことも含めて
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjkix_njm6nro9v-ahc7fh">
+      <w:hyperlink w:history="1" r:id="rIdz8zjgyuztnretishqxl4y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Neat Pad をルーム予約パネルとして接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で
 一度だけ説明しています。Neat のデバイスが初めてなら、そちらを読んでください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">手短には：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1058,51 +1058,51 @@
       <w:r>
         <w:t xml:space="preserve">デバイスの所在地が、誰の来訪者を迎えるかを決めます。そしてこの画面で受付をした人に
 とっては、どの建物のどのフロアに到着したことになるかを決めます。Frame を
 フロアプラン上に置いてください——ウィザードの最後に</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">場所を設定</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が出ますし、
 あとからデバイスの行でも同じことができます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">置き方と、所在地が何を左右するかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8tgz_lg7fge3vt9jkyusk">
+      <w:hyperlink w:history="1" r:id="rIdn7uw7uorcb_adfc0cmh6b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者向けのロビー画面を用意する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に
 あります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 動いているか確かめる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1476,132 +1476,132 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3189"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ルームやコンテンツが映っていて、ペアリングコードが出ない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6171"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">そのままでは、前の記録に認領されたままです。まずそちらで切断してください —— </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIduh_fyjhhyhyuobnlolwpq">
+            <w:hyperlink w:history="1" r:id="rIdvdro1kamtoda0-wy9dmvp">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">別の用途で登録したパネルを使い回す</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これでできないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">来訪者セルフサービスデバイスではありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> あちらは独自のチェックイン
 フローを持つ別のデバイスタイプです。この手順でペアリングした Frame は
 サイネージの画面で、来訪者に何ができるかはコンテンツ上のウィジェットが決めます。
 ペアリング済みの Frame を別の仕事に移すには、まず解放が要ります ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda8ncujei-jvsx3hnqq1th">
+      <w:hyperlink w:history="1" r:id="rIdyes_dwuhyrwepmghe8xko">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">別の用途で登録したパネルを使い回す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">バッジは印刷しません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> バッジの印刷は受付に接続したプリンターの仕事で、
 Frame の仕事ではありません——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpcgjdix-7ja1hdoks2wqy">
+      <w:hyperlink w:history="1" r:id="rIdxk2jcurarcspm4pgq6nah">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ラベルプリンターを接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1611,60 +1611,84 @@
         <w:t xml:space="preserve"> 顔認証も人数カウントも映像もありません。Offision は
 画面に描くだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイスの管理はできません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ファームウェアとどのアプリを動かすかは
 Neat Pulse に残ります。センサーの値は別の接続です——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwyeiq_igmkx5i0c9ezlo6">
+      <w:hyperlink w:history="1" r:id="rIdgfiaqdmfghfzgatdlpt8j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Neat Pulse を接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">受付の通話がつながらないとき</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Offision通話は、相手が通話中、接続できない、または応答しない場合に終了することがあります。画面は一覧に戻り、来訪者は別の人を選ぶか、後でもう一度通話できます。受付チェックインが失敗したという意味ではありません。通話は1つの応答先に接続します。別のデバイスで応答済みの場合、2台目で応答しても別の会話は始まりません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">画面が接続を失った場合、再接続してからやり直してください。通話を開始できない場合は、キオスクのマイクとカメラの権限を確認します。TeamsとZoomはそれぞれの通話フローを使うため、Offision通話の状態をそのまま当てはめることはできません。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2086,51 +2110,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdegrkudst6jnyeqiuyfo_l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/set-up-a-neat-frame-for-visitor-reception/" TargetMode="External"/><Relationship Id="rIdnxrp3ll3p6evw-ao3dcet" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdjkix_njm6nro9v-ahc7fh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rId8tgz_lg7fge3vt9jkyusk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIduh_fyjhhyhyuobnlolwpq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIda8ncujei-jvsx3hnqq1th" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdpcgjdix-7ja1hdoks2wqy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdwyeiq_igmkx5i0c9ezlo6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f81ed97219a0bd97672eca1845bbd47341a8aba.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c57afb41fd874c47461da3bec6e85f50c21f0322.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e439617d59125b10758746ac53e6d1214251c65.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3a17180fbd7baa01fb5023d704cf18b296f57633.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b3c71b0deac5fed6e94b187d31a00c690e1d0df6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdo-tjiat1a9hfwp7rx1eqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/set-up-a-neat-frame-for-visitor-reception/" TargetMode="External"/><Relationship Id="rId2yxtjifkn9aswtl2abw66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdz8zjgyuztnretishqxl4y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rIdn7uw7uorcb_adfc0cmh6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdvdro1kamtoda0-wy9dmvp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdyes_dwuhyrwepmghe8xko" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdxk2jcurarcspm4pgq6nah" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdgfiaqdmfghfzgatdlpt8j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e977ce5d754e7cf94e8713eb1ad01ada534c303.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3782890af7199c70848f56e590491ae50d7485e0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c558e46dcb301d90088e6f909a5c4f7d56fbe360.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/afc9e55f9f536965a67a414fda70027b629aca43.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87ed774338ed251a0239e7bda16d10fd6dc75b99.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Neat Frame を来訪者受付のサイネージにする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>