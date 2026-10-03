--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Neat Board を道案内のサイネージにする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Board は壁一枚分のタッチスクリーンなので、フロア全体を一度に映し、経路を その人のスマートフォンに渡せます。Neat Pulse で登録し、サイネージとして ペアリングして、フロアプラン上に置きます——経路はそこから始まります。</w:t>
+        <w:t xml:space="preserve">Board は壁一枚分のタッチスクリーンなので、フロア全体を一度に映し、経路をその人のスマートフォンに渡せます。Neat Pulse で登録し、サイネージとしてペアリングして、フロアプラン上に置きます——経路はそこから始まります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-20</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwadtagdmrk7td1gjzmnpq">
+      <w:hyperlink w:history="1" r:id="rIdr3nq_kzlfjsfa4ba9wxnd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/set-up-a-neat-board-for-wayfinding/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Neat Board は壁やスタンドに載る 50 インチまたは 65 インチのタッチスクリーンです。
 この大きさならフロアプランがエレベーターホールの反対側からでも読めます。だから、
 人が着いたばかりで、どこへ行けばいいかまだ分かっていない場所に置く画面なのです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -112,51 +112,51 @@
         <w:t xml:space="preserve">道案内QRコード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が経路を来訪者自身のスマートフォンに渡します。
 道順が壁に留まらず、一緒に歩いてくれるわけです。経路は Board 自身が立っている場所
 から計算されるので、フロアプラン上に置くことが、あとまわしではなくここでの手順に
 なっています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 この Board が受け持つフロアのフロアプランが描かれ、ルームや場所が載っていること——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6zpm-pnah6vrd71jmdkl_">
+      <w:hyperlink w:history="1" r:id="rIdqsbb6aclg1pcn488jziqt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建物とフロアを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。そして
 組織の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Neat Pulse</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> アカウントの管理者であること。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -407,63 +407,63 @@
       <w:r>
         <w:t xml:space="preserve">画面についての質問は Board に合わせて答えます——横向きの 16:9、そして
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">タッチパネル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">をオンに。Board はタッチスクリーンで、そう答えることで、人が
 マップを読むだけでなく手で操作できるようになります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この用途を選ぶと、フロアの空き状況マップが最初から配置された状態で始まります。
 エディターのことや、マップの横に何を置けるかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy35xni8jzgl7qg8rw3vcc">
+      <w:hyperlink w:history="1" r:id="rIdprw4a4idqv21bvor59ay2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サイネージコンテンツを作って画面に映す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に、
 マップ自体は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-kg4grigwlgst2ljkbdxx">
+      <w:hyperlink w:history="1" r:id="rIdhucdmhst0cad0l4kvje97">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約状況マップ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 道案内のタイルを追加する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フロアマップを道案内に変えるものが 2 つあり、どちらもコンテンツ側で追加します。</w:t>
@@ -535,51 +535,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 道案内を出したいフロアには、それぞれ道案内のライセンスを割り当てる必要があります。
 ライセンスのないフロアもマップには出ますし、空き状況も出ます——道順を出さないだけ
 です。ライセンスはフロア単位なので、建物の 1 階だけで道案内を動かすこともできます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Board を Neat Pulse に登録する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Neat のデバイスは、入力したアドレスではなく Neat Pulse からアプリを受け取ります。
 この登録はどの Neat デバイスでも同じで、2 つのコードのことも含めて
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkqncqknem_uaibwbqejp6">
+      <w:hyperlink w:history="1" r:id="rIdl94tqv1ujunkelzgdigme">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Neat Pad をルーム予約パネルとして接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で
 一度だけ説明しています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">手短には：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1215,52 +1215,76 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Board で</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、マップ上のルームを触ります。そのルームのことが出るはずです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">スマートフォンで</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">、道案内のコードを読み取り、フロアの別の場所にあるルームを
-検索して、描かれた経路が自分の立っている場所から始まることを確かめます。</w:t>
+        <w:t xml:space="preserve">、道案内のコードを読み取ります。Board のコードは経路ではなく
+検索を開くので、フロアの別の場所にあるルームを選んで</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">案内する</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">を押し、最初の
+ステップが建物の反対側ではなく Board から始まることを確かめます。このあと来訪者が
+見るものは
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId-7u-86mm4wolut7d4u4e2">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">スキャンしたあと来訪者に見えるもの</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">うまくいかないとき</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
@@ -1531,84 +1555,84 @@
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3189"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ペアリングコードが受け付けられない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6171"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Board の画面を読み直してください——再起動をはさんだデバイスは別のコードを出しています</w:t>
+              <w:t xml:space="preserve">Board の画面を読み直してください——再起動やネットワーク切断をはさんだデバイスは別のコードを出しているか、コードの代わりに接続できない旨のメッセージを出しています</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3189"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ルームやコンテンツが映っていて、ペアリングコードが出ない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6171"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">そのままでは、前の記録に認領されたままです。まずそちらで切断してください —— </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdlxswfafbkywyta0n9-gpw">
+            <w:hyperlink w:history="1" r:id="rId_4pbbrtj1_rxispddiugq">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">別の用途で登録したパネルを使い回す</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これでできないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1632,51 +1656,51 @@
 そのままです。経路が通れるのは、プランに描かれた場所だけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Board がルームパネルになるわけではありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> サイネージとしてペアリング
 した Board はコンテンツを映します。そこからルームを予約できるとすれば、それは
 コンテンツ側のウィジェットの働きで、パネルのモードではありません。ルームパネルに
 したい Board は、まずこの記録から解放します —— </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7dltmtnnaemyzfyyznswl">
+      <w:hyperlink w:history="1" r:id="rIduqgb8naszgg5n_dac13th">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">別の用途で登録したパネルを使い回す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1686,51 +1710,51 @@
         <w:t xml:space="preserve"> それらは Neat の会議機能のものです。Offision は
 画面に描くだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイスの管理はできません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ファームウェアとどのアプリを動かすかは
 Neat Pulse に残ります。センサーの値は別の接続です——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1suogzsgmzaua953n8mch">
+      <w:hyperlink w:history="1" r:id="rId-leopkogeodubkce_z0rv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Neat Pulse を接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2161,51 +2185,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwadtagdmrk7td1gjzmnpq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/set-up-a-neat-board-for-wayfinding/" TargetMode="External"/><Relationship Id="rId6zpm-pnah6vrd71jmdkl_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdy35xni8jzgl7qg8rw3vcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rId-kg4grigwlgst2ljkbdxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdkqncqknem_uaibwbqejp6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rIdlxswfafbkywyta0n9-gpw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7dltmtnnaemyzfyyznswl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId1suogzsgmzaua953n8mch" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/171a9ac766e3ec799b5e413a6384ad0e3340db60.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c57afb41fd874c47461da3bec6e85f50c21f0322.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e439617d59125b10758746ac53e6d1214251c65.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09037f05459a751ff5e58935b6d9612a57383961.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ff12c20538d9816889d49ac48bf34b940b4ef27f.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdr3nq_kzlfjsfa4ba9wxnd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/set-up-a-neat-board-for-wayfinding/" TargetMode="External"/><Relationship Id="rIdqsbb6aclg1pcn488jziqt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdprw4a4idqv21bvor59ay2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdhucdmhst0cad0l4kvje97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdl94tqv1ujunkelzgdigme" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rId-7u-86mm4wolut7d4u4e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rId_4pbbrtj1_rxispddiugq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIduqgb8naszgg5n_dac13th" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId-leopkogeodubkce_z0rv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/171a9ac766e3ec799b5e413a6384ad0e3340db60.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c57afb41fd874c47461da3bec6e85f50c21f0322.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e439617d59125b10758746ac53e6d1214251c65.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09037f05459a751ff5e58935b6d9612a57383961.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ff12c20538d9816889d49ac48bf34b940b4ef27f.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Neat Board を道案内のサイネージにする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>