--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -26,157 +26,195 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Neat Board を道案内のサイネージにする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Board は壁一枚分のタッチスクリーンなので、フロア全体を一度に映し、経路をその人のスマートフォンに渡せます。Neat Pulse で登録し、サイネージとしてペアリングして、フロアプラン上に置きます——経路はそこから始まります。</w:t>
+        <w:t xml:space="preserve">[Map family: shared] Board は壁一枚分のタッチスクリーンなので、フロア全体を一度に映し、経路をその人のスマートフォンに渡せます。Neat Pulse で登録し、サイネージとしてペアリングして、フロアプラン上に置きます——経路はそこから始まります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-21</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr3nq_kzlfjsfa4ba9wxnd">
+      <w:hyperlink w:history="1" r:id="rIdnklfxhzyzlizmhtjf8y_d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/set-up-a-neat-board-for-wayfinding/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Neat Board は壁やスタンドに載る 50 インチまたは 65 インチのタッチスクリーンです。
 この大きさならフロアプランがエレベーターホールの反対側からでも読めます。だから、
 人が着いたばかりで、どこへ行けばいいかまだ分かっていない場所に置く画面なのです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Board の道案内は 2 つの半分でできています。画面がフロアを映し——どのルームが空いて
 いて、どこにあるか——</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">道案内QRコード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が経路を来訪者自身のスマートフォンに渡します。
 道順が壁に留まらず、一緒に歩いてくれるわけです。経路は Board 自身が立っている場所
 から計算されるので、フロアプラン上に置くことが、あとまわしではなくここでの手順に
 なっています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 この Board が受け持つフロアのフロアプランが描かれ、ルームや場所が載っていること——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqsbb6aclg1pcn488jziqt">
+      <w:hyperlink w:history="1" r:id="rIduvhx8mt-3vi0pa09e1vqc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建物とフロアを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。そして
 組織の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Neat Pulse</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> アカウントの管理者であること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">使用するマップの種類に合わせ、</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdapofep332g5ypotjkgdqm">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Classic の経路網</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">または</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdlt8ermgg5oazqxy6adkr0">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Map 2.0 の経路</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">を参照します。Map 2.0 は壁と開口から通行可能な場所を求めます。Classic の経路モードで Map 2.0 の経路は修正できません。種類を切り替えたら開始位置を確認してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用意するもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Neat Board 50</w:t>
@@ -407,63 +445,63 @@
       <w:r>
         <w:t xml:space="preserve">画面についての質問は Board に合わせて答えます——横向きの 16:9、そして
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">タッチパネル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">をオンに。Board はタッチスクリーンで、そう答えることで、人が
 マップを読むだけでなく手で操作できるようになります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この用途を選ぶと、フロアの空き状況マップが最初から配置された状態で始まります。
 エディターのことや、マップの横に何を置けるかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdprw4a4idqv21bvor59ay2">
+      <w:hyperlink w:history="1" r:id="rIdgnzcd9ztaauk4n9xph6m8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サイネージコンテンツを作って画面に映す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に、
 マップ自体は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhucdmhst0cad0l4kvje97">
+      <w:hyperlink w:history="1" r:id="rIdwyhj62w5g2guakk2kjbtc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約状況マップ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 道案内のタイルを追加する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フロアマップを道案内に変えるものが 2 つあり、どちらもコンテンツ側で追加します。</w:t>
@@ -535,51 +573,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 道案内を出したいフロアには、それぞれ道案内のライセンスを割り当てる必要があります。
 ライセンスのないフロアもマップには出ますし、空き状況も出ます——道順を出さないだけ
 です。ライセンスはフロア単位なので、建物の 1 階だけで道案内を動かすこともできます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Board を Neat Pulse に登録する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Neat のデバイスは、入力したアドレスではなく Neat Pulse からアプリを受け取ります。
 この登録はどの Neat デバイスでも同じで、2 つのコードのことも含めて
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl94tqv1ujunkelzgdigme">
+      <w:hyperlink w:history="1" r:id="rIdrrwlw87dxul1oay7qsl_n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Neat Pad をルーム予約パネルとして接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で
 一度だけ説明しています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">手短には：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1231,51 +1269,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">スマートフォンで</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、道案内のコードを読み取ります。Board のコードは経路ではなく
 検索を開くので、フロアの別の場所にあるルームを選んで</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">案内する</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を押し、最初の
 ステップが建物の反対側ではなく Board から始まることを確かめます。このあと来訪者が
 見るものは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-7u-86mm4wolut7d4u4e2">
+      <w:hyperlink w:history="1" r:id="rIdhdvldtdyviyyzkmth_te2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">スキャンしたあと来訪者に見えるもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">うまくいかないとき</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1588,51 +1626,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3189"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ルームやコンテンツが映っていて、ペアリングコードが出ない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6171"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">そのままでは、前の記録に認領されたままです。まずそちらで切断してください —— </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId_4pbbrtj1_rxispddiugq">
+            <w:hyperlink w:history="1" r:id="rIdqpt3dcn6r4mjng5p2-l3y">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">別の用途で登録したパネルを使い回す</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これでできないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1656,51 +1694,51 @@
 そのままです。経路が通れるのは、プランに描かれた場所だけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Board がルームパネルになるわけではありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> サイネージとしてペアリング
 した Board はコンテンツを映します。そこからルームを予約できるとすれば、それは
 コンテンツ側のウィジェットの働きで、パネルのモードではありません。ルームパネルに
 したい Board は、まずこの記録から解放します —— </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduqgb8naszgg5n_dac13th">
+      <w:hyperlink w:history="1" r:id="rIdtopibobzu4f_chvutkgjt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">別の用途で登録したパネルを使い回す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1710,51 +1748,51 @@
         <w:t xml:space="preserve"> それらは Neat の会議機能のものです。Offision は
 画面に描くだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイスの管理はできません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ファームウェアとどのアプリを動かすかは
 Neat Pulse に残ります。センサーの値は別の接続です——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-leopkogeodubkce_z0rv">
+      <w:hyperlink w:history="1" r:id="rIdrru4aeslhw4txya-zrsxe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Neat Pulse を接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2185,51 +2223,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdr3nq_kzlfjsfa4ba9wxnd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/set-up-a-neat-board-for-wayfinding/" TargetMode="External"/><Relationship Id="rIdqsbb6aclg1pcn488jziqt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdprw4a4idqv21bvor59ay2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdhucdmhst0cad0l4kvje97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdl94tqv1ujunkelzgdigme" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rId-7u-86mm4wolut7d4u4e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rId_4pbbrtj1_rxispddiugq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIduqgb8naszgg5n_dac13th" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId-leopkogeodubkce_z0rv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/171a9ac766e3ec799b5e413a6384ad0e3340db60.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c57afb41fd874c47461da3bec6e85f50c21f0322.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e439617d59125b10758746ac53e6d1214251c65.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09037f05459a751ff5e58935b6d9612a57383961.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ff12c20538d9816889d49ac48bf34b940b4ef27f.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnklfxhzyzlizmhtjf8y_d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/set-up-a-neat-board-for-wayfinding/" TargetMode="External"/><Relationship Id="rIduvhx8mt-3vi0pa09e1vqc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdapofep332g5ypotjkgdqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rIdlt8ermgg5oazqxy6adkr0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/directions-on-map-2/" TargetMode="External"/><Relationship Id="rIdgnzcd9ztaauk4n9xph6m8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdwyhj62w5g2guakk2kjbtc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdrrwlw87dxul1oay7qsl_n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rIdhdvldtdyviyyzkmth_te2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rIdqpt3dcn6r4mjng5p2-l3y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdtopibobzu4f_chvutkgjt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdrru4aeslhw4txya-zrsxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d7796cc1c74e97a084a5895cced8c986115024ee.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3782890af7199c70848f56e590491ae50d7485e0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c558e46dcb301d90088e6f909a5c4f7d56fbe360.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/33045d3157378c30a8b0a941e941dfc2c3cbd5d7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ff40caaed4f027b91247f679214d6a8640c751aa.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Neat Board を道案内のサイネージにする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>