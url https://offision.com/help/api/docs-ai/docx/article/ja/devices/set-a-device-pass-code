--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,97 +26,107 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルの設定を開くパスコードを決める</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">通りすがりの人とパネル自身の設定のあいだにある 4〜6 桁。その設定ではアプリを 終了させ、画面を回転させ、ペアリングを消すこともできます。どこから来る数字なのか、 変える場所は二つ、そしてコンソールが上書きはできても読み出せない理由。</w:t>
+        <w:t xml:space="preserve">通りすがりの人とパネル自身の設定のあいだにある 4〜6 桁。その設定では Offision を再起動することも閉じることも、パネルのペアリングを解除することもできます。どこから来る数字なのか、変える場所は二つ、そしてコンソールが上書きはできても読み出せない理由。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdha_f6kiutto84w7b7p0b9">
+      <w:hyperlink w:history="1" r:id="rId6vboetmoxwhfhlwuuzala">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/set-a-device-pass-code/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">パネルがルームを映している画面の裏には、パネル自身の設定ページがあります。予約の
-[...2 lines deleted...]
-戻ります。そのすべての手前にあるのがパスコードです。</w:t>
+        <w:t xml:space="preserve">パネルがルームを映している画面の裏には、パネル自身の設定コンソールがあります。予約
+の画面ではありません。ここで言語や表示が変わり、Offision が再起動し、画面を Android
+に戻すこともでき、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">設定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ページの最後のカードではペアリングが消えてパネルは登録
+コードの画面へ戻ります。そのすべての手前にあるのがパスコードです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4〜6 桁で、置かれているのは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイスの中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> であり、サーバーではありません。
 この一点がこのページの残りを説明します。工場から出たパネルはすべて同じ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -184,51 +194,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ペアリングから数秒後、パネルが自分から出すカード。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">確認すること:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 パネルはペアリング済みで、ルームを表示しています —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx6cx7mczfqw0hvbg_ad_7">
+      <w:hyperlink w:history="1" r:id="rIdfzfrlartcag0f3lh0pdit">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約パネルを Offision に接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。
 コンソールから変更する場合は、デバイスを管理できる権限と、変更する瞬間にパネルが
 オンラインであることも必要です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. パネルが新しいうちに変える</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -281,214 +291,285 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">取り付ける前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">0000</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> のまま壁に付いたパネルは、通りすがりの誰でも回転させ、言語を変え、
+        <w:t xml:space="preserve"> のまま壁に付いたパネルは、通りすがりの誰でも言語を変え、再起動し、
 ペアリングを解除できるパネルです。以下はすべてあとから変えるための方法で、
 あとからは必ず手間が増えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. あとから、パネルで変える</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">カードが消えたあとは、同じ変更が、いま置き換えようとしているパスコードの奥に
 あります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルに触れてコントロールバーを出し、設定のボタンを選びます。パネルがロック
-解除をたずねてきて、そのあとコンソール左側のリストの </w:t>
+解除をたずねてきて、そのあとルームの上にコンソールが </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">概要</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> のページで開きます。
+左側のリストの 5 番目、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設定</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> に </w:t>
+        <w:t xml:space="preserve"> の </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">デバイス</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> グループに </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パスコード変更</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">
-があります。さきほどと同じ 2 段階のキーパッドです。</w:t>
+        <w:t xml:space="preserve"> が
+あります。さきほどと同じ 2 段階のキーパッドです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="1571625"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="panel-change-pass-code-ja" descr="パネル自身の設定ページ。パスコード変更は、それが守る行の上にあります。" title="パネル自身の設定ページ。パスコード変更は、それが守る行の上にあります。"/>
+            <wp:docPr id="1" name="panel-change-pass-code-ja" descr="パネル自身の設定ページ。パスコード変更と、下部にあるそれが守る操作カード。" title="パネル自身の設定ページ。パスコード変更と、下部にあるそれが守る操作カード。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="1571625"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">パネル自身の設定ページ。パスコード変更は、それが守る行の上にあります。</w:t>
+        <w:t xml:space="preserve">パネル自身の設定ページ。パスコード変更と、下部にあるそれが守る操作カード。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">その下の行こそがパスコードの理由です。</w:t>
+        <w:t xml:space="preserve">下部のカードこそがパスコードの理由で、どれも実行の前に確認をたずねます。
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Offision を再起動</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、そして最後に赤い </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">デバイスのペアリング解除</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — サーバーと
+ペアリングを忘れ、パネルを登録コードの画面へ戻します。Offision アプリをインストール
+して動かしているパネルには、さらに二つ — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">デバイスを再起動</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> と、Offision を閉じて
+デバイスのホーム画面を開く </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Android に戻る</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">（iPad では </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">iPad に戻る</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">）があります。
+以前はそれぞれ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アプリを再起動</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">、そして最後に赤い
-</w:t>
+        <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リセット</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> — サーバーとペアリングを忘れ、パネルを登録コードの画面へ戻します。
-[...12 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Offision を終了</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> があります。</w:t>
+        <w:t xml:space="preserve"> という行でした。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">コンソール右上の丸い × で閉じます。3 分間触れずにいても閉じ、下のルームは再起動
+せずにそのまま続きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ロック解除の入り口は三つ:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 キーパッドだけではありません。プレーヤー管理者の権限を持つ人はパネルにスタッフ
 カードをかざせますし、管理者はロック解除画面の QR コードを読み取れます。どちらも
 数字を知らないまま同じコンソールを開きます — パスコードが失われ、しかもパネルが
 オンラインでないときに頼るのはこれです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -852,201 +933,213 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルで誰がチェックインできるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 本人確認のために各自が入力する
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">パスコード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はまったく別のもので、一人ひとりが自分で設定します —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtcrklykk4irhzn_tzzuav">
+      <w:hyperlink w:history="1" r:id="rIddgqxx9daz-pnggeaqy-1x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルでパスコードで本人確認する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ほかのパネル。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> このパスコードは 1 台のものです。ボタンやスキンや認証方法
 とは違い、共有のデバイス設定から来るものではないので、変えても他には何も
 起きません — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8xidixzhkiuvcmcle4azu">
+      <w:hyperlink w:history="1" r:id="rIdxk8pqs3xe-51cywxj0vxa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの設定はどこから来るか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">すべてのパネルでアプリを終了できること。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Offision を終了</w:t>
+        <w:t xml:space="preserve">Android に戻る</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、
-インストールした Offision アプリで動いていて、戻る先のランチャーがある
+インストールした Offision アプリで動いていて、戻る先のホーム画面がある
 パネルにしか出ません。ブラウザでプレーヤーを表示しているパネルには戻る先が
-ないので、この行はありません。</w:t>
+ないので、このカードはありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルを引退させること。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> パネル側の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">リセット</w:t>
-[...3 lines deleted...]
-消し、コンソールの </w:t>
+        <w:t xml:space="preserve">デバイスのペアリング解除</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> は、
+コンソールの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイスを切断</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> は記録を残したままハードウェアを解放します。用途の違う別々の操作です —
+        <w:t xml:space="preserve"> と同じようにハードウェアを解放し、さらにパネル
+自身の設定も消します。どちらも記録は削除しません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcw-zct1gyxzrsl5k1yxer">
+      <w:hyperlink w:history="1" r:id="rId4o8he4auqjl4qrd1fehgh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約パネルを Offision に接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">やり直したパネル。</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 工場出荷時リセット、再ペアリング、アプリの再インストール
-など、パネルの保存領域を消すものはすべてパネルを </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">デバイスのペアリング解除</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、工場出荷時リセット、
+再ペアリング、アプリの再インストールなど、パネルの保存領域を消すものはすべて
+パネルを </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">0000</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> に戻します。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1472,51 +1565,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdha_f6kiutto84w7b7p0b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdx6cx7mczfqw0hvbg_ad_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdtcrklykk4irhzn_tzzuav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-with-a-user-passcode/" TargetMode="External"/><Relationship Id="rId8xidixzhkiuvcmcle4azu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdcw-zct1gyxzrsl5k1yxer" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8fc20f1917d1f74152ea9ccc0d731700f6a76531.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3eba8a90e3663440cd84ce440fc047c44cb1f75b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/177c13533fbe781be3293cc093e44b42bd055986.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6vboetmoxwhfhlwuuzala" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdfzfrlartcag0f3lh0pdit" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIddgqxx9daz-pnggeaqy-1x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-with-a-user-passcode/" TargetMode="External"/><Relationship Id="rIdxk8pqs3xe-51cywxj0vxa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId4o8he4auqjl4qrd1fehgh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8fc20f1917d1f74152ea9ccc0d731700f6a76531.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3eba8a90e3663440cd84ce440fc047c44cb1f75b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/77b54f6ed2bc5fc855ab8d5fdb32c9d436f18117.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>パネルの設定を開くパスコードを決める</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>