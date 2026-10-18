--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6vboetmoxwhfhlwuuzala">
+      <w:hyperlink w:history="1" r:id="rId77zpjdpcplquubz2uaq7u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/set-a-device-pass-code/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルがルームを映している画面の裏には、パネル自身の設定コンソールがあります。予約
 の画面ではありません。ここで言語や表示が変わり、Offision が再起動し、画面を Android
 に戻すこともでき、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -194,51 +194,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ペアリングから数秒後、パネルが自分から出すカード。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">確認すること:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 パネルはペアリング済みで、ルームを表示しています —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfzfrlartcag0f3lh0pdit">
+      <w:hyperlink w:history="1" r:id="rIdpsryxji3dd8v_zvbuthzc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約パネルを Offision に接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。
 コンソールから変更する場合は、デバイスを管理できる権限と、変更する瞬間にパネルが
 オンラインであることも必要です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. パネルが新しいうちに変える</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -933,85 +933,85 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルで誰がチェックインできるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 本人確認のために各自が入力する
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">パスコード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はまったく別のもので、一人ひとりが自分で設定します —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddgqxx9daz-pnggeaqy-1x">
+      <w:hyperlink w:history="1" r:id="rIdyoyet4kqxuc9re3tg-k1n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルでパスコードで本人確認する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ほかのパネル。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> このパスコードは 1 台のものです。ボタンやスキンや認証方法
 とは違い、共有のデバイス設定から来るものではないので、変えても他には何も
 起きません — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxk8pqs3xe-51cywxj0vxa">
+      <w:hyperlink w:history="1" r:id="rIdvnyfrka9aywuao2lrfusb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの設定はどこから来るか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1054,51 +1054,51 @@
         <w:t xml:space="preserve"> パネル側の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイスのペアリング解除</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、
 コンソールの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイスを切断</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と同じようにハードウェアを解放し、さらにパネル
 自身の設定も消します。どちらも記録は削除しません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4o8he4auqjl4qrd1fehgh">
+      <w:hyperlink w:history="1" r:id="rIdwxsxp3iaghea134bed_vh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約パネルを Offision に接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1565,51 +1565,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6vboetmoxwhfhlwuuzala" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdfzfrlartcag0f3lh0pdit" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIddgqxx9daz-pnggeaqy-1x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-with-a-user-passcode/" TargetMode="External"/><Relationship Id="rIdxk8pqs3xe-51cywxj0vxa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId4o8he4auqjl4qrd1fehgh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8fc20f1917d1f74152ea9ccc0d731700f6a76531.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3eba8a90e3663440cd84ce440fc047c44cb1f75b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/77b54f6ed2bc5fc855ab8d5fdb32c9d436f18117.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId77zpjdpcplquubz2uaq7u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdpsryxji3dd8v_zvbuthzc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdyoyet4kqxuc9re3tg-k1n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-with-a-user-passcode/" TargetMode="External"/><Relationship Id="rIdvnyfrka9aywuao2lrfusb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdwxsxp3iaghea134bed_vh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ce018fd740175fec4d3da7e959375cfbc0c6d00.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/33ecf522275da837b0bb29aa10fdfd3f8ae34544.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b697a8f6e079f6aefa704cf9306ee16bd4555d54.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>パネルの設定を開くパスコードを決める</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>