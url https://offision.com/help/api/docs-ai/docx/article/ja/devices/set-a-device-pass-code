--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId77zpjdpcplquubz2uaq7u">
+      <w:hyperlink w:history="1" r:id="rIdkm4_1xmhrkbjoaswsmf8e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/set-a-device-pass-code/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルがルームを映している画面の裏には、パネル自身の設定コンソールがあります。予約
 の画面ではありません。ここで言語や表示が変わり、Offision が再起動し、画面を Android
 に戻すこともでき、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -194,51 +194,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ペアリングから数秒後、パネルが自分から出すカード。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">確認すること:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 パネルはペアリング済みで、ルームを表示しています —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpsryxji3dd8v_zvbuthzc">
+      <w:hyperlink w:history="1" r:id="rIdzprh5rhyvfbqqwael8jnj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約パネルを Offision に接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。
 コンソールから変更する場合は、デバイスを管理できる権限と、変更する瞬間にパネルが
 オンラインであることも必要です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. パネルが新しいうちに変える</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -933,85 +933,85 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネルで誰がチェックインできるか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 本人確認のために各自が入力する
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">パスコード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はまったく別のもので、一人ひとりが自分で設定します —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyoyet4kqxuc9re3tg-k1n">
+      <w:hyperlink w:history="1" r:id="rIdn9pu37gmnfwkggfhret4k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルでパスコードで本人確認する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ほかのパネル。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> このパスコードは 1 台のものです。ボタンやスキンや認証方法
 とは違い、共有のデバイス設定から来るものではないので、変えても他には何も
 起きません — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvnyfrka9aywuao2lrfusb">
+      <w:hyperlink w:history="1" r:id="rId4_t0hintzxahcwexlnbni">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの設定はどこから来るか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1054,51 +1054,51 @@
         <w:t xml:space="preserve"> パネル側の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイスのペアリング解除</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、
 コンソールの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイスを切断</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と同じようにハードウェアを解放し、さらにパネル
 自身の設定も消します。どちらも記録は削除しません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwxsxp3iaghea134bed_vh">
+      <w:hyperlink w:history="1" r:id="rIdhnzbupmz7y3xlzpzix7lq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約パネルを Offision に接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1565,51 +1565,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId77zpjdpcplquubz2uaq7u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdpsryxji3dd8v_zvbuthzc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdyoyet4kqxuc9re3tg-k1n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-with-a-user-passcode/" TargetMode="External"/><Relationship Id="rIdvnyfrka9aywuao2lrfusb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdwxsxp3iaghea134bed_vh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ce018fd740175fec4d3da7e959375cfbc0c6d00.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/33ecf522275da837b0bb29aa10fdfd3f8ae34544.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b697a8f6e079f6aefa704cf9306ee16bd4555d54.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkm4_1xmhrkbjoaswsmf8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdzprh5rhyvfbqqwael8jnj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdn9pu37gmnfwkggfhret4k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-with-a-user-passcode/" TargetMode="External"/><Relationship Id="rId4_t0hintzxahcwexlnbni" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdhnzbupmz7y3xlzpzix7lq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ce018fd740175fec4d3da7e959375cfbc0c6d00.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/33ecf522275da837b0bb29aa10fdfd3f8ae34544.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b697a8f6e079f6aefa704cf9306ee16bd4555d54.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>パネルの設定を開くパスコードを決める</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>