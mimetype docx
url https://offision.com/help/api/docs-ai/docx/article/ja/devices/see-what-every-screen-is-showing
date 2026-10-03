--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">すべてのスクリーンの表示内容を見る</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">フロアごとに並んだライブのスクリーンショット。気にすべきことはタイルにバッジで示され、 プレビューからはスクリーンを遠隔操作し、再起動し、自分を名乗らせることもできます。</w:t>
+        <w:t xml:space="preserve">フロアごとに並んだライブのスクリーンショット。気にすべきことはタイルにバッジで示され、プレビューからはスクリーンを遠隔操作し、再起動し、自分を名乗らせることもできます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-20</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqffydoh9mipkwouzx8h4h">
+      <w:hyperlink w:history="1" r:id="rIdqm6sibu3ryysgz7x2ogzw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/see-what-every-screen-is-showing/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">スクリーンモニタリング</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、隣のデバイス一覧とは別の問いに答えます。「これは
 応答しているか」ではなく「実際に何を映しているか」です。スクリーン 1 台につき
@@ -691,51 +691,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">}</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">台の子デバイスに影響</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — このデバイスにぶら下がっている何かが不調です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これらはメールになりません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhtczfppgu2mgvcncxasdq">
+      <w:hyperlink w:history="1" r:id="rIducmrdviibbilc8zahr8c2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">オフライン通知</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 が反応するのは接続が失われたときだけなので、熱くて、空きがなくて、悪いアクセス
 ポイントにつながっているスクリーンは、向こうから知らせに来るものではなく、ここで
 見つけるものです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1 台を開く</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -984,80 +984,144 @@
       <w:r>
         <w:t xml:space="preserve"> から試してください。2 つのうち速いほうで、
 スクリーンが引っかかる原因のほとんどはこれで直ります。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">再起動</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はそれで直らな
 かったときのものです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">リモート操作は事前に確認を取らせることもできます:</w:t>
+        <w:t xml:space="preserve">リモート操作は、その場に誰がいるかを聞きます:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-スクリーンには、誰かが操作を引き取る前に 10 秒のカウントダウンを出して、その場に
-いる人が断れるようにする設定があります。それがオフライン通知と同じ
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkzz0i9mcsmakp10hmozz6">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">リモート操作</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> は現在ベータ版のプレビューです。まずデバイスの前に誰かいるかを
+聞いてきます。
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">デバイスで許可を依頼</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> はスクリーンに </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">リモート操作を許可しますか？</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> を出し、
+15 秒以内に誰かが許可しないかぎり何も起きません。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">強制リモート操作</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> は代わりに
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">拒否</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 付きの 15 秒のカウントダウンを出し、誰も断らなければ始まります。オフライン
+通知と同じ</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdrqwkyqc0catney1kzrbf0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">モニタリングページ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にある
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リモート操作の前に確認する</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> です。人が立つパネルではオンのままが妥当で、誰も
-立たないスクリーンではオフにする価値があります。</w:t>
+        <w:t xml:space="preserve"> をオフにすると、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">強制リモート操作</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> はすぐに始まります。
+どちらの場合も、4.5.20 のアプリのデバイス — Android と iPad のパネル、Windows
+アプリ — は、スクリーンショットの連続ではなくライブ映像を送ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">壁に何もないとき</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">スクリーンはまだありません</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と
 </w:t>
       </w:r>
@@ -1510,51 +1574,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqffydoh9mipkwouzx8h4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIdhtczfppgu2mgvcncxasdq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdkzz0i9mcsmakp10hmozz6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/monitoring-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dad90e1a3a0155fc46bed421ea663330215efe9d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d347e95014d48158805fe7cff242fad1b46c7355.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqm6sibu3ryysgz7x2ogzw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIducmrdviibbilc8zahr8c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdrqwkyqc0catney1kzrbf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/monitoring-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dad90e1a3a0155fc46bed421ea663330215efe9d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d347e95014d48158805fe7cff242fad1b46c7355.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>すべてのスクリーンの表示内容を見る</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>