--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqm6sibu3ryysgz7x2ogzw">
+      <w:hyperlink w:history="1" r:id="rIduzdu_h_cuyc3katch4nw2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/see-what-every-screen-is-showing/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">スクリーンモニタリング</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、隣のデバイス一覧とは別の問いに答えます。「これは
 応答しているか」ではなく「実際に何を映しているか」です。スクリーン 1 台につき
@@ -691,51 +691,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">}</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">台の子デバイスに影響</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — このデバイスにぶら下がっている何かが不調です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これらはメールになりません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIducmrdviibbilc8zahr8c2">
+      <w:hyperlink w:history="1" r:id="rIdgrusb6ggx_wfanm5jzeng">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">オフライン通知</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 が反応するのは接続が失われたときだけなので、熱くて、空きがなくて、悪いアクセス
 ポイントにつながっているスクリーンは、向こうから知らせに来るものではなく、ここで
 見つけるものです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1 台を開く</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -1045,51 +1045,51 @@
         <w:t xml:space="preserve"> を出し、
 15 秒以内に誰かが許可しないかぎり何も起きません。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">強制リモート操作</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は代わりに
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">拒否</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 付きの 15 秒のカウントダウンを出し、誰も断らなければ始まります。オフライン
 通知と同じ</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrqwkyqc0catney1kzrbf0">
+      <w:hyperlink w:history="1" r:id="rIdwrj6tpfuqn2u92qdqjqg5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">モニタリングページ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にある
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リモート操作の前に確認する</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> をオフにすると、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1574,51 +1574,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqm6sibu3ryysgz7x2ogzw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIducmrdviibbilc8zahr8c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdrqwkyqc0catney1kzrbf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/monitoring-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dad90e1a3a0155fc46bed421ea663330215efe9d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d347e95014d48158805fe7cff242fad1b46c7355.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduzdu_h_cuyc3katch4nw2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIdgrusb6ggx_wfanm5jzeng" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdwrj6tpfuqn2u92qdqjqg5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/monitoring-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f5c14fb996e685692c2d163126fa1481b1bc0be4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ee6e77b476e445691b4f1e459562d3f1706745b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>すべてのスクリーンの表示内容を見る</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>