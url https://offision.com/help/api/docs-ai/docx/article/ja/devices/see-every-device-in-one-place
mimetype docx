--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">すべてのデバイスを一か所で見る</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">パネル、スクリーン、電子ペーパー、ドア、ロッカー、マイク、ゲートウェイ、センサーが 一つの表に。場所と応答状況で絞り込み、選んだ 1 台の詳細をその横で読めます。</w:t>
+        <w:t xml:space="preserve">パネル、スクリーン、電子ペーパー、ドア、ロッカー、マイク、ゲートウェイ、センサーが一つの表に。場所と応答状況で絞り込み、選んだ 1 台の詳細をその横で読めます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvjp_rqktl2zo5wikfcl1q">
+      <w:hyperlink w:history="1" r:id="rIdeb1dn2ljc7aov72ssk5rm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/see-every-device-in-one-place/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイスモニタリング</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、ハードウェアの種類を問わない唯一の画面です。パネル、
 サイネージのスクリーン、電子ペーパーのタグ、ドアのコントローラー、ロッカー、マイク、
@@ -279,51 +279,51 @@
         </w:rPr>
         <w:t xml:space="preserve">最終接続</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は最後に応答があってからの経過時間で、相対表示、ホバーで正確な時刻が
 出ます。「ネットワークが一瞬途切れた」と「金曜から死んでいる」を分ける列です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">バッテリー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はバッテリーを持つデバイス、とくに電子ペーパーのタグに表示され、
 給電中は稲妻のマークになります。ここで反応がなくなったタグは、電池切れよりも
 電波が届いていないことのほうが多く見られます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdomwjbazlhywtqwug5-uu1">
+      <w:hyperlink w:history="1" r:id="rIdyfjwbm5lxwowkidoq_mk2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic の電子ペーパータグはどれくらいで更新されるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">残りは健康状態ではなくモノ自体を表します。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">タイトル</w:t>
       </w:r>
@@ -874,64 +874,64 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 パネル、スクリーン、電子ペーパーのタグ、センサー、ゲートウェイは自分の接続状態の
 変化を通知するので、表もそれに合わせて更新されます。ドア、ロッカー、マイクには
 その仕組みがないため、ページを読み込み直すまで変わりません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここで終わること</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この画面はデバイスが応答していないことを教えてくれます。他の誰かに伝えることは
 しません。それは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxpnul94exxzmhznbquder">
+      <w:hyperlink w:history="1" r:id="rIdbvovnp8xhdlakes9ndvj4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">オフライン通知</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">の役目です。
 正常なスクリーンが今何を映しているかも見せません。それは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwnn3mzf38yhectoyxlem1">
+      <w:hyperlink w:history="1" r:id="rIdlk2jxuf9rocfmaz3e4cw_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">スクリーンモニタリング</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1356,51 +1356,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvjp_rqktl2zo5wikfcl1q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/see-every-device-in-one-place/" TargetMode="External"/><Relationship Id="rIdomwjbazlhywtqwug5-uu1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-fast-e-paper-tags-update/" TargetMode="External"/><Relationship Id="rIdxpnul94exxzmhznbquder" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdwnn3mzf38yhectoyxlem1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/005148b93069f17a8ba6fd8043387b35d8636bb4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/218ba28835a8bf6ce64a32fa77bd1a61eae4b055.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/86d3452718c3fbf24e4fcbaccf858499de39c555.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdeb1dn2ljc7aov72ssk5rm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/see-every-device-in-one-place/" TargetMode="External"/><Relationship Id="rIdyfjwbm5lxwowkidoq_mk2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-fast-e-paper-tags-update/" TargetMode="External"/><Relationship Id="rIdbvovnp8xhdlakes9ndvj4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdlk2jxuf9rocfmaz3e4cw_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/005148b93069f17a8ba6fd8043387b35d8636bb4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/218ba28835a8bf6ce64a32fa77bd1a61eae4b055.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/86d3452718c3fbf24e4fcbaccf858499de39c555.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>すべてのデバイスを一か所で見る</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>