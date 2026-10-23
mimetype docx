--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -26,116 +26,116 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">すべてのデバイスを一か所で見る</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">パネル、スクリーン、電子ペーパー、ドア、ロッカー、マイク、ゲートウェイ、センサーが一つの表に。場所と応答状況で絞り込み、選んだ 1 台の詳細をその横で読めます。</w:t>
+        <w:t xml:space="preserve">場所と接続状態でデバイスを探し、プレイヤー、アプリ、ファームウェアのバージョンを確認します。Map 2.0 と Classic のルーム表示、列、絞り込み、欠けた情報、デバイス操作を説明します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-10-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeb1dn2ljc7aov72ssk5rm">
+      <w:hyperlink w:history="1" r:id="rIdsusffqhs_7_3zjmwpklf_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/see-every-device-in-one-place/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → device/monitoring (デバイスモニタリング)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイスモニタリング</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、ハードウェアの種類を問わない唯一の画面です。パネル、
 サイネージのスクリーン、電子ペーパーのタグ、ドアのコントローラー、ロッカー、マイク、
 ゲートウェイ、センサーが、同じ表に、同じ列で並び、同じように絞り込めます。</w:t>
-      </w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Where in Offision: admin app → device/monitoring (デバイスモニタリング)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">上下 2 段</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">上段は「どこにあるか」です。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">地球</w:t>
       </w:r>
       <w:r>
@@ -279,51 +279,51 @@
         </w:rPr>
         <w:t xml:space="preserve">最終接続</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は最後に応答があってからの経過時間で、相対表示、ホバーで正確な時刻が
 出ます。「ネットワークが一瞬途切れた」と「金曜から死んでいる」を分ける列です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">バッテリー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はバッテリーを持つデバイス、とくに電子ペーパーのタグに表示され、
 給電中は稲妻のマークになります。ここで反応がなくなったタグは、電池切れよりも
 電波が届いていないことのほうが多く見られます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyfjwbm5lxwowkidoq_mk2">
+      <w:hyperlink w:history="1" r:id="rIdtp2o2sbnqto9gjy3ryuyg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic の電子ペーパータグはどれくらいで更新されるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">残りは健康状態ではなくモノ自体を表します。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">タイトル</w:t>
       </w:r>
@@ -874,73 +874,217 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 パネル、スクリーン、電子ペーパーのタグ、センサー、ゲートウェイは自分の接続状態の
 変化を通知するので、表もそれに合わせて更新されます。ドア、ロッカー、マイクには
 その仕組みがないため、ページを読み込み直すまで変わりません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここで終わること</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この画面はデバイスが応答していないことを教えてくれます。他の誰かに伝えることは
 しません。それは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbvovnp8xhdlakes9ndvj4">
+      <w:hyperlink w:history="1" r:id="rIdrmh-dwgxyd6i4wjosul5w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">オフライン通知</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">の役目です。
 正常なスクリーンが今何を映しているかも見せません。それは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlk2jxuf9rocfmaz3e4cw_">
+      <w:hyperlink w:history="1" r:id="rIdzpa-omdw9a3oebpc3no5c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">スクリーンモニタリング</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">インストール済みソフトウェアを確認する</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">デバイス一覧でペアリング済みパネルまたは画面の行を開き、編集します。ハードウェア情報には、報告されたモデル、OS、Offisionの</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">バージョン</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">と</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">コンテナー</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">のバージョンが表示されます。ファームウェアはハードウェアが報告した場合だけ表示されます。Androidアプリのコンテナーバージョンはインストール済みアプリのもので、Webプレイヤーやデバイスのファームウェアとは別です。空欄は読み取り値が未報告という意味で、更新成功の確認にはなりません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4572000"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-hardware-software-versions-ja" descr="ブラウザで動くパネルのプレイヤーとコンテナーは別々に表示されます。" title="ブラウザで動くパネルのプレイヤーとコンテナーは別々に表示されます。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4572000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ブラウザで動くパネルのプレイヤーとコンテナーは別々に表示されます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Map 2.0 のフロアを監視する</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">フロア表示は Map 2.0 と Classic に対応し、アカウント全体で新マップを有効にすると、Map 2.0 があるフロアはそれを使い、ないフロアは Classic を使います。Classic の編集は Map 2.0 に反映されません。使うマップにルームのリソースを割り当て、デバイスモニタリングでフロアを選びます。デバイス種別とメーカーの絞り込みは地図と一覧の両方に適用されます。地図上のルームを選ぶと、そのルームのデバイスに絞り込めます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">フロアやルームがない場合は、接続障害と判断する前にマップの種類と割り当てを確認してください。</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdsn592m670fhi-eavzf5wn">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">マップが表示される場所</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">と</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdrhbmexsq5ksjxaib7trej">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Map 2.0 のリソース割り当て</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1356,51 +1500,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdeb1dn2ljc7aov72ssk5rm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/see-every-device-in-one-place/" TargetMode="External"/><Relationship Id="rIdyfjwbm5lxwowkidoq_mk2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-fast-e-paper-tags-update/" TargetMode="External"/><Relationship Id="rIdbvovnp8xhdlakes9ndvj4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdlk2jxuf9rocfmaz3e4cw_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/005148b93069f17a8ba6fd8043387b35d8636bb4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/218ba28835a8bf6ce64a32fa77bd1a61eae4b055.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/86d3452718c3fbf24e4fcbaccf858499de39c555.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsusffqhs_7_3zjmwpklf_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/see-every-device-in-one-place/" TargetMode="External"/><Relationship Id="rIdtp2o2sbnqto9gjy3ryuyg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-fast-e-paper-tags-update/" TargetMode="External"/><Relationship Id="rIdrmh-dwgxyd6i4wjosul5w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdzpa-omdw9a3oebpc3no5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIdsn592m670fhi-eavzf5wn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/where-the-map-appears/" TargetMode="External"/><Relationship Id="rIdrhbmexsq5ksjxaib7trej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7a0238c6f4a46cdb8a5c20dddb3629b253919231.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2e0f14b67a23b3f2f8f240399f6f25a27c958ec1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c40c3dd92cb9a1adddeeb863c7713a6f46eeeb96.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/26bd0c5bbb55a631aef29c66d913e8c57779a0eb.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>すべてのデバイスを一か所で見る</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>