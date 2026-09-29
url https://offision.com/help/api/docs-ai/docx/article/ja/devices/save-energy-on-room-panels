--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームパネルの電力を節約する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">誰もいないときにパネルの画面を消します。何がどれだけ節約できるのか、ルームの 営業時間と結びつけて就業時間中は点灯させたままにする方法、そして画面が消えない ときに確認することをまとめます。</w:t>
+        <w:t xml:space="preserve">誰もいないときにパネルの画面を消します。何がどれだけ節約できるのか、ルームの営業時間と結びつけて就業時間中は点灯させたままにする方法、そして画面が消えないときに確認することをまとめます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxtz2nwqztyrabdkak7aci">
+      <w:hyperlink w:history="1" r:id="rIdrlev4ejl0a5vem3m-mtek">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/save-energy-on-room-panels/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-energy-day-ja" descr="放置されたパネルは画面を消します。バックライトまで消せるパネルなら、それが消費電力のほとんどです。" title="放置されたパネルは画面を消します。バックライトまで消せるパネルなら、それが消費電力のほとんどです。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1742,51 +1742,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxtz2nwqztyrabdkak7aci" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/742cce98185af4197dc2fe3ee4f0a3b54b1c816e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9d03265a49d0e94f899220deaeb5368287348e05.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/65863ab6cc2f43d28f986d8ad8aa00e5fdc1281e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrlev4ejl0a5vem3m-mtek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/742cce98185af4197dc2fe3ee4f0a3b54b1c816e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9d03265a49d0e94f899220deaeb5368287348e05.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/65863ab6cc2f43d28f986d8ad8aa00e5fdc1281e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ルームパネルの電力を節約する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>