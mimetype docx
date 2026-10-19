--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrlev4ejl0a5vem3m-mtek">
+      <w:hyperlink w:history="1" r:id="rIdtmvu7vxsbhjhv_gpxz2va">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/save-energy-on-room-panels/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-energy-day-ja" descr="放置されたパネルは画面を消します。バックライトまで消せるパネルなら、それが消費電力のほとんどです。" title="放置されたパネルは画面を消します。バックライトまで消せるパネルなら、それが消費電力のほとんどです。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1742,51 +1742,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrlev4ejl0a5vem3m-mtek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/742cce98185af4197dc2fe3ee4f0a3b54b1c816e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9d03265a49d0e94f899220deaeb5368287348e05.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/65863ab6cc2f43d28f986d8ad8aa00e5fdc1281e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtmvu7vxsbhjhv_gpxz2va" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02e4c846af7594b2403982943b547579c8fd7eb9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e3a55b15e8d361590a87686515214ffc70601a5c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b6774868e6e76f1f70f66cddfadfec4c5ce009a6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ルームパネルの電力を節約する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>