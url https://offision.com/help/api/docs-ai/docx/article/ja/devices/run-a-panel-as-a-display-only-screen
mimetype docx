--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルを表示専用の画面として使う</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">タッチできない画面もあれば、ガラスの内側にある画面もあります。スイッチ1つで 予約パネルは、ルームの状態だけを見せて誰も押せるものがない看板になります。 そして一緒にオンにしなければならないQRコード — でなければ、そのルームは 誰にも予約できません。</w:t>
+        <w:t xml:space="preserve">タッチできない画面もあれば、ガラスの内側にある画面もあります。スイッチ1つで予約パネルは、ルームの状態だけを見せて誰も押せるものがない看板になります。そして一緒にオンにしなければならないQRコード — でなければ、そのルームは誰にも予約できません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0gub3raob0wgxfmzakhe7">
+      <w:hyperlink w:history="1" r:id="rIdkbdomo2-clyhnh_osroak">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/run-a-panel-as-a-display-only-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-display-only-ja" descr="タッチできないパネルは看板です。ルーム、その状態、当日のスケジュール、スキャンするコードだけで、ボタンは1つもありません。" title="タッチできないパネルは看板です。ルーム、その状態、当日のスケジュール、スキャンするコードだけで、ボタンは1つもありません。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -143,51 +143,51 @@
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">タッチできないパネルは看板です。ルーム、その状態、当日のスケジュール、スキャンするコードだけで、ボタンは1つもありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">その画面は本当にタッチできませんか？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ガラスが効いていて、人の手が届く場所にあるパネルなら、ボタンを個別にオフにするほうが
 向いています —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgsov4r52uxy0raygx__sz">
+      <w:hyperlink w:history="1" r:id="rIdcdfcmxkf1vd6gw-flex7m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルにボタンを置くすべてのスイッチ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照して
 ください。このページは、触れられない画面、あるいは触れさせてはいけない画面のための
 ものです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">タッチスクリーンモード</w:t>
       </w:r>
       <w:r>
@@ -225,51 +225,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. これらのパネルに専用のデバイス設定を用意する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このスイッチはパネルではなく</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイス設定</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の設定なので、その設定が動かしている
 すべてのパネルに届きます。タッチできない画面が普通のパネルと設定を共有しているなら、
 まず2つ目の設定を作ってそちらへ移してください。どちらの作業も同じダイアログの中で、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmcxbeztbcrbgssywbmvsx">
+      <w:hyperlink w:history="1" r:id="rIdsr5zwa5x7x6kzx1uuhwh4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの設定がどこから来るのか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が手順を追っています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">保存すると</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">この変更は次のデバイスに影響します</w:t>
       </w:r>
@@ -422,51 +422,51 @@
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約用のQRコードを表示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">センター</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">のデザインが描けない設定の1つです —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdafitdnhwkmuxyyynxr8uj">
+      <w:hyperlink w:history="1" r:id="rIdjflx7ccl1e-fc4oap-u8t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルのデザインを選ぶ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。センターと
 表示専用の組み合わせは、ルームへの入口がまったくないパネルになります。誰にも予約
 させたくない画面なら妥当ですが、それでも人が使う画面には罠です。コードが必要なら
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">スケジューリング</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を選んでください。</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -590,52 +590,52 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ドアとその他</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —
 がグレーになります。壊れているわけではなく、開くこともできます。画面に載せるものが
 もう何も残っていないので、どれを開いても、どのスイッチを戻せばよいかを告げる同じ1行が
 あるだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. パネルで確かめる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">保存して、そのデバイス設定のパネルを見てください。反映は即時ではなく、次の更新の
-タイミングです。画面はルームの状態の色のままで、スケジュールの列も残っていて、
+        <w:t xml:space="preserve">保存して、そのデバイス設定のパネルを見てください。約 1 秒で描き直されます。
+画面はルームの状態の色のままで、スケジュールの列も残っていて、
 ボタンはどこにもないはずです。スマートフォンでコードを読み取り、そのルームが開くことを
 確かめてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-display-only-screen-ja" descr="表示専用パネルの空いているルーム。状態、スケジュール、コード — 押すものはありません。" title="表示専用パネルの空いているルーム。状態、スケジュール、コード — 押すものはありません。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -667,51 +667,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">表示専用パネルの空いているルーム。状態、スケジュール、コード — 押すものはありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1分待ってもボタンが残っているなら、そのパネルは編集したものとは別のデバイス設定に
 ほぼ間違いなく載っています —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdileqxwxznzexqrfb2zhcc">
+      <w:hyperlink w:history="1" r:id="rIdpcbxduvvgwil-fcgyurhh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルにボタンが1つもない</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が、同じことを逆側から
 扱っています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ボタンと一緒に消えるもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -822,51 +822,51 @@
 言語リストの先頭のものです。画面を掛ける前にどちらも決めておいてください。扉の前で
 変えられる人はいません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">隅のコントロールバー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — パネルからパネル自身の設定へ入る道です。これが消えると、
 パネルへ触れる手段は管理コンソールからの
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrkvuf-gcsku8zsmxnt1hx">
+      <w:hyperlink w:history="1" r:id="rIdvac4cylpr8avtlzp83d0f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リモート操作</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">になります。入れなくなる画面を
 掛ける前に、その準備をするか、パスコードを控えておいてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -974,126 +974,126 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">出席確認</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と、その下のドックが消えます。
 隅のQRだけは影響を受けません。受動的な表示なので、そのままの場所に残ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2つのスイッチは独立しています。1つのデバイス設定が、扉の外では操作できるパネルを、
 ルームの中では表示専用の画面を動かすこともできますし、その逆もできます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda7p1tuog6_ivjiwyvyjxk">
+      <w:hyperlink w:history="1" r:id="rIdkeqmcmrsrpbwxa8wtknei">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームの中のミーティングアシスタントパネル</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここで決まらないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">画面がついているかどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 表示専用はスリープではありません。営業時間外に
 バックライトを落とすべきパネルは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxgdysebyvhlqb0c8out5j">
+      <w:hyperlink w:history="1" r:id="rId18ncczyfi5lpyktk05m7c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームパネルの電力を節約する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">待機中に何を映すか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> スクリーンセーバーのプレイリストは、表示専用のパネルでも
 ほかのパネルとまったく同じように再生されます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-wsjuf19lgyptfd5pwil_">
+      <w:hyperlink w:history="1" r:id="rIdpmxdm2-u7hcpplu-2dnqt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">待機中のルームパネルで会社の動画を流す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1105,84 +1105,84 @@
 アプリからも、自分のカレンダーからも、コードを読み取っても予約できます。パネルが
 その手段の1つでなくなるだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックイン。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 表示専用のパネルに載っている予約も、予約ルールが求める場所で
 チェックインが必要です。そしてパネルはもうその場所の1つではありません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId90unhp3zdezre_dmk64fa">
+      <w:hyperlink w:history="1" r:id="rIdog77dt1k7dw3lsyrrxbgn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインと未出席のしくみ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">状態の色。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 変わりません。ほかのパネルとまったく同じ意味です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmphafshxxw4pykykyvjmd">
+      <w:hyperlink w:history="1" r:id="rId4cks7k75st2y7c-axoenu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの色の意味</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1607,51 +1607,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0gub3raob0wgxfmzakhe7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdgsov4r52uxy0raygx__sz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdmcxbeztbcrbgssywbmvsx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdafitdnhwkmuxyyynxr8uj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdileqxwxznzexqrfb2zhcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-has-no-buttons/" TargetMode="External"/><Relationship Id="rIdrkvuf-gcsku8zsmxnt1hx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIda7p1tuog6_ivjiwyvyjxk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdxgdysebyvhlqb0c8out5j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rId-wsjuf19lgyptfd5pwil_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../play-your-brand-on-an-idle-panel/" TargetMode="External"/><Relationship Id="rId90unhp3zdezre_dmk64fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdmphafshxxw4pykykyvjmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cde255e873047866fa912c4bb1447c5f43dec99b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8960e85fec76c99dc7e208115c5a61faa168aa33.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f66747565d0225e662345aa4ca7416f10ee7a95.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkbdomo2-clyhnh_osroak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdcdfcmxkf1vd6gw-flex7m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdsr5zwa5x7x6kzx1uuhwh4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdjflx7ccl1e-fc4oap-u8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdpcbxduvvgwil-fcgyurhh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-has-no-buttons/" TargetMode="External"/><Relationship Id="rIdvac4cylpr8avtlzp83d0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIdkeqmcmrsrpbwxa8wtknei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rId18ncczyfi5lpyktk05m7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rIdpmxdm2-u7hcpplu-2dnqt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../play-your-brand-on-an-idle-panel/" TargetMode="External"/><Relationship Id="rIdog77dt1k7dw3lsyrrxbgn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId4cks7k75st2y7c-axoenu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cde255e873047866fa912c4bb1447c5f43dec99b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8960e85fec76c99dc7e208115c5a61faa168aa33.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f66747565d0225e662345aa4ca7416f10ee7a95.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>パネルを表示専用の画面として使う</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>