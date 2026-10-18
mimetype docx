--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkbdomo2-clyhnh_osroak">
+      <w:hyperlink w:history="1" r:id="rIdqx_t0pbt9raicualap8dr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/run-a-panel-as-a-display-only-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-display-only-ja" descr="タッチできないパネルは看板です。ルーム、その状態、当日のスケジュール、スキャンするコードだけで、ボタンは1つもありません。" title="タッチできないパネルは看板です。ルーム、その状態、当日のスケジュール、スキャンするコードだけで、ボタンは1つもありません。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -143,51 +143,51 @@
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">タッチできないパネルは看板です。ルーム、その状態、当日のスケジュール、スキャンするコードだけで、ボタンは1つもありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">その画面は本当にタッチできませんか？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ガラスが効いていて、人の手が届く場所にあるパネルなら、ボタンを個別にオフにするほうが
 向いています —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcdfcmxkf1vd6gw-flex7m">
+      <w:hyperlink w:history="1" r:id="rIdwog6xjqqa7a-nbd67nnmu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルにボタンを置くすべてのスイッチ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照して
 ください。このページは、触れられない画面、あるいは触れさせてはいけない画面のための
 ものです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">タッチスクリーンモード</w:t>
       </w:r>
       <w:r>
@@ -225,51 +225,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. これらのパネルに専用のデバイス設定を用意する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このスイッチはパネルではなく</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイス設定</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の設定なので、その設定が動かしている
 すべてのパネルに届きます。タッチできない画面が普通のパネルと設定を共有しているなら、
 まず2つ目の設定を作ってそちらへ移してください。どちらの作業も同じダイアログの中で、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsr5zwa5x7x6kzx1uuhwh4">
+      <w:hyperlink w:history="1" r:id="rIdsytidxrsgdet5nj_561q3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの設定がどこから来るのか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が手順を追っています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">保存すると</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">この変更は次のデバイスに影響します</w:t>
       </w:r>
@@ -422,51 +422,51 @@
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約用のQRコードを表示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">センター</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">のデザインが描けない設定の1つです —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjflx7ccl1e-fc4oap-u8t">
+      <w:hyperlink w:history="1" r:id="rIdzgrvk1yjuip2xpnjwroqt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルのデザインを選ぶ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。センターと
 表示専用の組み合わせは、ルームへの入口がまったくないパネルになります。誰にも予約
 させたくない画面なら妥当ですが、それでも人が使う画面には罠です。コードが必要なら
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">スケジューリング</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を選んでください。</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -667,51 +667,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">表示専用パネルの空いているルーム。状態、スケジュール、コード — 押すものはありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1分待ってもボタンが残っているなら、そのパネルは編集したものとは別のデバイス設定に
 ほぼ間違いなく載っています —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpcbxduvvgwil-fcgyurhh">
+      <w:hyperlink w:history="1" r:id="rIdpwed3p4kta5gcem9xwpt0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルにボタンが1つもない</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が、同じことを逆側から
 扱っています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ボタンと一緒に消えるもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -822,51 +822,51 @@
 言語リストの先頭のものです。画面を掛ける前にどちらも決めておいてください。扉の前で
 変えられる人はいません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">隅のコントロールバー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — パネルからパネル自身の設定へ入る道です。これが消えると、
 パネルへ触れる手段は管理コンソールからの
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvac4cylpr8avtlzp83d0f">
+      <w:hyperlink w:history="1" r:id="rIdjvyqo3291pgpal-r9rswd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リモート操作</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">になります。入れなくなる画面を
 掛ける前に、その準備をするか、パスコードを控えておいてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -974,126 +974,126 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">出席確認</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と、その下のドックが消えます。
 隅のQRだけは影響を受けません。受動的な表示なので、そのままの場所に残ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2つのスイッチは独立しています。1つのデバイス設定が、扉の外では操作できるパネルを、
 ルームの中では表示専用の画面を動かすこともできますし、その逆もできます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkeqmcmrsrpbwxa8wtknei">
+      <w:hyperlink w:history="1" r:id="rIdkzdxxnbfnxe8jvmrf-iyk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームの中のミーティングアシスタントパネル</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここで決まらないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">画面がついているかどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 表示専用はスリープではありません。営業時間外に
 バックライトを落とすべきパネルは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId18ncczyfi5lpyktk05m7c">
+      <w:hyperlink w:history="1" r:id="rId4bqutxmbqesl1cadys21z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームパネルの電力を節約する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">待機中に何を映すか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> スクリーンセーバーのプレイリストは、表示専用のパネルでも
 ほかのパネルとまったく同じように再生されます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpmxdm2-u7hcpplu-2dnqt">
+      <w:hyperlink w:history="1" r:id="rIdfquajen0exkdbh8bazbjd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">待機中のルームパネルで会社の動画を流す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1105,84 +1105,84 @@
 アプリからも、自分のカレンダーからも、コードを読み取っても予約できます。パネルが
 その手段の1つでなくなるだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックイン。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 表示専用のパネルに載っている予約も、予約ルールが求める場所で
 チェックインが必要です。そしてパネルはもうその場所の1つではありません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdog77dt1k7dw3lsyrrxbgn">
+      <w:hyperlink w:history="1" r:id="rIdtfrlkwjzcilw8aolikm-d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインと未出席のしくみ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">状態の色。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 変わりません。ほかのパネルとまったく同じ意味です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4cks7k75st2y7c-axoenu">
+      <w:hyperlink w:history="1" r:id="rIdikvxmbjrvx0kiyd7qysin">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの色の意味</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1607,51 +1607,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkbdomo2-clyhnh_osroak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdcdfcmxkf1vd6gw-flex7m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdsr5zwa5x7x6kzx1uuhwh4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdjflx7ccl1e-fc4oap-u8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdpcbxduvvgwil-fcgyurhh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-has-no-buttons/" TargetMode="External"/><Relationship Id="rIdvac4cylpr8avtlzp83d0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIdkeqmcmrsrpbwxa8wtknei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rId18ncczyfi5lpyktk05m7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rIdpmxdm2-u7hcpplu-2dnqt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../play-your-brand-on-an-idle-panel/" TargetMode="External"/><Relationship Id="rIdog77dt1k7dw3lsyrrxbgn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId4cks7k75st2y7c-axoenu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cde255e873047866fa912c4bb1447c5f43dec99b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8960e85fec76c99dc7e208115c5a61faa168aa33.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f66747565d0225e662345aa4ca7416f10ee7a95.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqx_t0pbt9raicualap8dr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdwog6xjqqa7a-nbd67nnmu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdsytidxrsgdet5nj_561q3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdzgrvk1yjuip2xpnjwroqt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdpwed3p4kta5gcem9xwpt0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-has-no-buttons/" TargetMode="External"/><Relationship Id="rIdjvyqo3291pgpal-r9rswd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIdkzdxxnbfnxe8jvmrf-iyk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rId4bqutxmbqesl1cadys21z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rIdfquajen0exkdbh8bazbjd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../play-your-brand-on-an-idle-panel/" TargetMode="External"/><Relationship Id="rIdtfrlkwjzcilw8aolikm-d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdikvxmbjrvx0kiyd7qysin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/070a6bd0bbfc968de9d0376975f933685cfc8cf9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/604eeb1d2362041e896021d160152c3f71f3f416.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0900e29d8598c64c6cdc3cca7b3c12e8252a75e6.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>パネルを表示専用の画面として使う</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>