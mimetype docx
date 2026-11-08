--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqx_t0pbt9raicualap8dr">
+      <w:hyperlink w:history="1" r:id="rId6vol1nep6son11qfu6ntr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/run-a-panel-as-a-display-only-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-display-only-ja" descr="タッチできないパネルは看板です。ルーム、その状態、当日のスケジュール、スキャンするコードだけで、ボタンは1つもありません。" title="タッチできないパネルは看板です。ルーム、その状態、当日のスケジュール、スキャンするコードだけで、ボタンは1つもありません。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -143,51 +143,51 @@
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">タッチできないパネルは看板です。ルーム、その状態、当日のスケジュール、スキャンするコードだけで、ボタンは1つもありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">その画面は本当にタッチできませんか？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ガラスが効いていて、人の手が届く場所にあるパネルなら、ボタンを個別にオフにするほうが
 向いています —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwog6xjqqa7a-nbd67nnmu">
+      <w:hyperlink w:history="1" r:id="rIdehg16nidpiyk9v7_5qk2-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルにボタンを置くすべてのスイッチ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照して
 ください。このページは、触れられない画面、あるいは触れさせてはいけない画面のための
 ものです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">タッチスクリーンモード</w:t>
       </w:r>
       <w:r>
@@ -225,51 +225,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. これらのパネルに専用のデバイス設定を用意する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このスイッチはパネルではなく</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイス設定</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の設定なので、その設定が動かしている
 すべてのパネルに届きます。タッチできない画面が普通のパネルと設定を共有しているなら、
 まず2つ目の設定を作ってそちらへ移してください。どちらの作業も同じダイアログの中で、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsytidxrsgdet5nj_561q3">
+      <w:hyperlink w:history="1" r:id="rIdtf5dhkgqejoekmcb1n3gk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの設定がどこから来るのか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が手順を追っています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">保存すると</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">この変更は次のデバイスに影響します</w:t>
       </w:r>
@@ -422,51 +422,51 @@
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約用のQRコードを表示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">センター</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">のデザインが描けない設定の1つです —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzgrvk1yjuip2xpnjwroqt">
+      <w:hyperlink w:history="1" r:id="rIdcshd5osddv2zaqjcqbwne">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルのデザインを選ぶ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。センターと
 表示専用の組み合わせは、ルームへの入口がまったくないパネルになります。誰にも予約
 させたくない画面なら妥当ですが、それでも人が使う画面には罠です。コードが必要なら
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">スケジューリング</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を選んでください。</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -667,51 +667,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">表示専用パネルの空いているルーム。状態、スケジュール、コード — 押すものはありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1分待ってもボタンが残っているなら、そのパネルは編集したものとは別のデバイス設定に
 ほぼ間違いなく載っています —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpwed3p4kta5gcem9xwpt0">
+      <w:hyperlink w:history="1" r:id="rIdwikvrefocmhdrenb4m9b2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルにボタンが1つもない</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が、同じことを逆側から
 扱っています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ボタンと一緒に消えるもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -822,51 +822,51 @@
 言語リストの先頭のものです。画面を掛ける前にどちらも決めておいてください。扉の前で
 変えられる人はいません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">隅のコントロールバー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — パネルからパネル自身の設定へ入る道です。これが消えると、
 パネルへ触れる手段は管理コンソールからの
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjvyqo3291pgpal-r9rswd">
+      <w:hyperlink w:history="1" r:id="rId9yteykfwwz7-ytmricvnk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リモート操作</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">になります。入れなくなる画面を
 掛ける前に、その準備をするか、パスコードを控えておいてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -974,126 +974,126 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">出席確認</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">と、その下のドックが消えます。
 隅のQRだけは影響を受けません。受動的な表示なので、そのままの場所に残ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2つのスイッチは独立しています。1つのデバイス設定が、扉の外では操作できるパネルを、
 ルームの中では表示専用の画面を動かすこともできますし、その逆もできます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkzdxxnbfnxe8jvmrf-iyk">
+      <w:hyperlink w:history="1" r:id="rIduk2bqut0cqyuduso56xnd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームの中のミーティングアシスタントパネル</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここで決まらないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">画面がついているかどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 表示専用はスリープではありません。営業時間外に
 バックライトを落とすべきパネルは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4bqutxmbqesl1cadys21z">
+      <w:hyperlink w:history="1" r:id="rIdgijxlibjwxwls-z4u-dwt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームパネルの電力を節約する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">待機中に何を映すか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> スクリーンセーバーのプレイリストは、表示専用のパネルでも
 ほかのパネルとまったく同じように再生されます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfquajen0exkdbh8bazbjd">
+      <w:hyperlink w:history="1" r:id="rIds4b9fzakbft19jnvfwwek">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">待機中のルームパネルで会社の動画を流す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1105,84 +1105,84 @@
 アプリからも、自分のカレンダーからも、コードを読み取っても予約できます。パネルが
 その手段の1つでなくなるだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックイン。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 表示専用のパネルに載っている予約も、予約ルールが求める場所で
 チェックインが必要です。そしてパネルはもうその場所の1つではありません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtfrlkwjzcilw8aolikm-d">
+      <w:hyperlink w:history="1" r:id="rIdkl3f3zka7trfzfwdp8et8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインと未出席のしくみ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">状態の色。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 変わりません。ほかのパネルとまったく同じ意味です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdikvxmbjrvx0kiyd7qysin">
+      <w:hyperlink w:history="1" r:id="rIdeciynk-nxy427jaokczqi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの色の意味</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1607,51 +1607,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqx_t0pbt9raicualap8dr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdwog6xjqqa7a-nbd67nnmu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdsytidxrsgdet5nj_561q3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdzgrvk1yjuip2xpnjwroqt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdpwed3p4kta5gcem9xwpt0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-has-no-buttons/" TargetMode="External"/><Relationship Id="rIdjvyqo3291pgpal-r9rswd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIdkzdxxnbfnxe8jvmrf-iyk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rId4bqutxmbqesl1cadys21z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rIdfquajen0exkdbh8bazbjd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../play-your-brand-on-an-idle-panel/" TargetMode="External"/><Relationship Id="rIdtfrlkwjzcilw8aolikm-d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdikvxmbjrvx0kiyd7qysin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/070a6bd0bbfc968de9d0376975f933685cfc8cf9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/604eeb1d2362041e896021d160152c3f71f3f416.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0900e29d8598c64c6cdc3cca7b3c12e8252a75e6.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6vol1nep6son11qfu6ntr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdehg16nidpiyk9v7_5qk2-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdtf5dhkgqejoekmcb1n3gk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdcshd5osddv2zaqjcqbwne" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdwikvrefocmhdrenb4m9b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-has-no-buttons/" TargetMode="External"/><Relationship Id="rId9yteykfwwz7-ytmricvnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIduk2bqut0cqyuduso56xnd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdgijxlibjwxwls-z4u-dwt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rIds4b9fzakbft19jnvfwwek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../play-your-brand-on-an-idle-panel/" TargetMode="External"/><Relationship Id="rIdkl3f3zka7trfzfwdp8et8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdeciynk-nxy427jaokczqi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/070a6bd0bbfc968de9d0376975f933685cfc8cf9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/604eeb1d2362041e896021d160152c3f71f3f416.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0900e29d8598c64c6cdc3cca7b3c12e8252a75e6.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>パネルを表示専用の画面として使う</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>