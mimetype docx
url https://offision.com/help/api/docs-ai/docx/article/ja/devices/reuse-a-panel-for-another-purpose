--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">別の用途で登録したパネルを使い回す</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">すでにサイネージやロビーの画面、受付キオスクとして動いているパネルを、その上から 予約パネルとして追加することはできません。編集のままで済むこと、先に解放が要ること、 そして残された記録が削除されるまで持ち続けるもの。</w:t>
+        <w:t xml:space="preserve">すでにサイネージやロビーの画面、受付キオスクとして動いているパネルを、その上から予約パネルとして追加することはできません。編集のままで済むこと、先に解放が要ること、そして残された記録が削除されるまで持ち続けるもの。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-09-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt6vvhuxsbbnris0na0oly">
+      <w:hyperlink w:history="1" r:id="rIdzuk3vdkcavhc5twd5cpc8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/reuse-a-panel-for-another-purpose/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ハードウェアと、それがしている仕事は別のものです。壁に付いている画面は一台の
 デバイスで、コンソールに並ぶ行はその記録です。記録はひとつの仕事のために作られ
 —— ルームを表示する、ボードを流す、来訪者を迎える —— パネルを一度に認領できる
 記録もひとつだけ。何をするパネルなのかは、それを認領したウィザードが決めています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -252,51 +252,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">できません。パネルの追加とは、パネルが表示している 6 文字をウィザードに打ち込む
 ことです。認領済みのパネルはそれを表示していません —— ルームやボードを映して
 います。解放すれば、たいてい数秒でコードが戻ってきます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">それとも、他社のソフトが動いていた画面ですか:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Teams や Zoom のスケジュール画面だったパネルは別の問いで、答えはここから先に入る
 前に決まります。Offision が対応しているモデルであること、そして Offision アプリを
 動かせることです。まず
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwm3t4t0x8fczlsg5dhe8q">
+      <w:hyperlink w:history="1" r:id="rIdrdjcjk895zmlsrgdarawb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision が対応する予約パネルのハードウェア</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で
 確かめてください。このページの残りは、すでに Offision に追加されたハードウェアの
 話です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">編集のままで済むこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -344,91 +344,141 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約パネルか、ミーティングアシスタントか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> どちらも同じルームパネルが違う
 デザインをまとったものなので、記録の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デザイン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の行で切り替えます ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6m2u4k1eyedxmnhnd0lro">
+      <w:hyperlink w:history="1" r:id="rIdmiortb5f6eahkpuey1qtf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームの中のミーティングアシスタントパネル</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">その </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デザイン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のダイアログには </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デスク予約パネル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> も並んでいますが、すでに
 あるパネルではそれだけが何も起こさない選択です。デスクのパネルにしているのは、
 ペアリングしたときのデスクであって、デザインではありません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">故障したパネルの交換は逆向きです:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+このページは、動いているハードウェアを </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">別の</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 記録へ移す話です。故障したパネルの
+交換は </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">同じ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 記録に新しいハードウェアを付けるので、ルームもデザインも通知もその
+まま残ります —
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdsdbzcqmsodawk-05sx3pf">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">故障したパネルを交換する</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">先に解放が要ること</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">それ以外は、別の記録になるため解放が要ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
@@ -556,103 +606,124 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルは自分でペアリングを消し、再起動し、新しい 6 文字のコードに戻ります。記録は
 そのまま残り、ハードウェアだけが外れます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">オフラインのパネルには届きません:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 解放はその場でパネルへ送られ、キューには積まれません。電源が落ちている、または
 ネットワークから外れているパネルは、キャッシュした画面を映したままです。その場合は
-パネル側で行います —— パネル自身の設定の最後にある </w:t>
+パネル側で行います —— パネル自身のコンソールの </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">設定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 下部、最後のカードにある
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">デバイスのペアリング解除</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">（以前の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リセット</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> で、その手前には
+        <w:t xml:space="preserve">）で、その手前には
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyfqjpmhvnhy_pkkfzkzpp">
+      <w:hyperlink w:history="1" r:id="rIdad5tfwsxqjmz_srq5erfo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デバイスのパスコード</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 行き先でペアリングする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここから先は、ふつうの初回ペアリングです。このパネルが加わる一覧へ行き、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">追加</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 を選び、ウィザードに答えて、最後に 6 文字を打ち込みます。予約パネルのウィザードは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdafkeji3fisxu9wk5cf5tt">
+      <w:hyperlink w:history="1" r:id="rIdal56-8mj6antn514loy-y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルを Offision につなぐ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が案内しています。
 サイネージのウィザードは、ルームの代わりにコンテンツを尋ねます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">コードは解放前に控えたものを使い回さず、いまパネルから読み直してください。パネルは
 そのあいだに再起動していて、再起動したパネルは違うコードを表示します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -747,76 +818,77 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> デバイス設定もコンテンツもルームも記録に
 属するもので、ハードウェアのものではありません。新しい記録は、ウィザードで与え
 られたものから始まります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネル自身の設定には触れません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> コンソールから解放したパネルは、言語も
-スケールも、与えられたパスコードもそのままです。パネル側の </w:t>
-[...10 lines deleted...]
-した場合はどれも残りません。こちらはデバイスの保存領域を消すので、パスコードは
+スケールも、与えられたパスコードもそのままです。パネル側の
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">デバイスのペアリング解除</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> で解放した場合はどれも残りません。こちらはデバイス
+の保存領域を消すので、パスコードは </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">0000</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> に戻り、ペアリングした直後にもう一度決め直す価値があります ——
+        <w:t xml:space="preserve"> に戻り、ペアリングした直後にもう一度
+決め直す価値があります ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpruf3z3dphhsiewo0av9z">
+      <w:hyperlink w:history="1" r:id="rId3x9crckexcjotf6xmondl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの設定を開くパスコードを決める</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1241,51 +1313,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdt6vvhuxsbbnris0na0oly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdwm3t4t0x8fczlsg5dhe8q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId6m2u4k1eyedxmnhnd0lro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdyfqjpmhvnhy_pkkfzkzpp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdafkeji3fisxu9wk5cf5tt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdpruf3z3dphhsiewo0av9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b943fe7842f6565312cb732bbaabe1f8758ec5dc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/99f17acc1a3f1e8bcf32ae880676edf691f4614c.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzuk3vdkcavhc5twd5cpc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdrdjcjk895zmlsrgdarawb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdmiortb5f6eahkpuey1qtf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdsdbzcqmsodawk-05sx3pf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rIdad5tfwsxqjmz_srq5erfo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdal56-8mj6antn514loy-y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rId3x9crckexcjotf6xmondl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b943fe7842f6565312cb732bbaabe1f8758ec5dc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9fcb625028d51c522326e12a1d3e8facecad88a9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>別の用途で登録したパネルを使い回す</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>