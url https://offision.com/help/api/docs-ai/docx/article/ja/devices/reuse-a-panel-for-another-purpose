--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzuk3vdkcavhc5twd5cpc8">
+      <w:hyperlink w:history="1" r:id="rIdb1tyucbxtfywhefk6jxgz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/reuse-a-panel-for-another-purpose/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ハードウェアと、それがしている仕事は別のものです。壁に付いている画面は一台の
 デバイスで、コンソールに並ぶ行はその記録です。記録はひとつの仕事のために作られ
 —— ルームを表示する、ボードを流す、来訪者を迎える —— パネルを一度に認領できる
 記録もひとつだけ。何をするパネルなのかは、それを認領したウィザードが決めています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -252,51 +252,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">できません。パネルの追加とは、パネルが表示している 6 文字をウィザードに打ち込む
 ことです。認領済みのパネルはそれを表示していません —— ルームやボードを映して
 います。解放すれば、たいてい数秒でコードが戻ってきます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">それとも、他社のソフトが動いていた画面ですか:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Teams や Zoom のスケジュール画面だったパネルは別の問いで、答えはここから先に入る
 前に決まります。Offision が対応しているモデルであること、そして Offision アプリを
 動かせることです。まず
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrdjcjk895zmlsrgdarawb">
+      <w:hyperlink w:history="1" r:id="rIdmpruyh1ku5wv2mur2clua">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision が対応する予約パネルのハードウェア</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で
 確かめてください。このページの残りは、すでに Offision に追加されたハードウェアの
 話です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">編集のままで済むこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -344,51 +344,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約パネルか、ミーティングアシスタントか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> どちらも同じルームパネルが違う
 デザインをまとったものなので、記録の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デザイン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の行で切り替えます ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmiortb5f6eahkpuey1qtf">
+      <w:hyperlink w:history="1" r:id="rIdiuoobvl2si1ycsurijc2d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームの中のミーティングアシスタントパネル</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">その </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デザイン</w:t>
@@ -425,51 +425,51 @@
 このページは、動いているハードウェアを </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">別の</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 記録へ移す話です。故障したパネルの
 交換は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">同じ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 記録に新しいハードウェアを付けるので、ルームもデザインも通知もその
 まま残ります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsdbzcqmsodawk-05sx3pf">
+      <w:hyperlink w:history="1" r:id="rId0fef3zib3apez58l7wyuj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">故障したパネルを交換する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">先に解放が要ること</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">それ以外は、別の記録になるため解放が要ります。</w:t>
@@ -640,90 +640,90 @@
       <w:r>
         <w:t xml:space="preserve"> 下部、最後のカードにある
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイスのペアリング解除</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">（以前の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リセット</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">）で、その手前には
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdad5tfwsxqjmz_srq5erfo">
+      <w:hyperlink w:history="1" r:id="rIdzrjxrxstxwvlp1pcoirmj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デバイスのパスコード</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 行き先でペアリングする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここから先は、ふつうの初回ペアリングです。このパネルが加わる一覧へ行き、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">追加</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 を選び、ウィザードに答えて、最後に 6 文字を打ち込みます。予約パネルのウィザードは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdal56-8mj6antn514loy-y">
+      <w:hyperlink w:history="1" r:id="rIdy-cuech7yrkfjsbm6ml8x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルを Offision につなぐ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が案内しています。
 サイネージのウィザードは、ルームの代わりにコンテンツを尋ねます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">コードは解放前に控えたものを使い回さず、いまパネルから読み直してください。パネルは
 そのあいだに再起動していて、再起動したパネルは違うコードを表示します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -844,51 +844,51 @@
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイスのペアリング解除</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> で解放した場合はどれも残りません。こちらはデバイス
 の保存領域を消すので、パスコードは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">0000</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> に戻り、ペアリングした直後にもう一度
 決め直す価値があります ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3x9crckexcjotf6xmondl">
+      <w:hyperlink w:history="1" r:id="rIdvq7fblhuynj4fqqqdnfmd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの設定を開くパスコードを決める</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1313,51 +1313,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzuk3vdkcavhc5twd5cpc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdrdjcjk895zmlsrgdarawb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdmiortb5f6eahkpuey1qtf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdsdbzcqmsodawk-05sx3pf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rIdad5tfwsxqjmz_srq5erfo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdal56-8mj6antn514loy-y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rId3x9crckexcjotf6xmondl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b943fe7842f6565312cb732bbaabe1f8758ec5dc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9fcb625028d51c522326e12a1d3e8facecad88a9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdb1tyucbxtfywhefk6jxgz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdmpruyh1ku5wv2mur2clua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdiuoobvl2si1ycsurijc2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rId0fef3zib3apez58l7wyuj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rIdzrjxrxstxwvlp1pcoirmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdy-cuech7yrkfjsbm6ml8x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdvq7fblhuynj4fqqqdnfmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87de6f193024806694c734da1a7d3a48a3384e42.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ce016b36467bb45895618bf1bf55b983702f2700.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>別の用途で登録したパネルを使い回す</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>