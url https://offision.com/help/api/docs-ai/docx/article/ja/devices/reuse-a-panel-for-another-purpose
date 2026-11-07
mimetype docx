--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb1tyucbxtfywhefk6jxgz">
+      <w:hyperlink w:history="1" r:id="rIdumi_xagi8zmrfanaisapd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/reuse-a-panel-for-another-purpose/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ハードウェアと、それがしている仕事は別のものです。壁に付いている画面は一台の
 デバイスで、コンソールに並ぶ行はその記録です。記録はひとつの仕事のために作られ
 —— ルームを表示する、ボードを流す、来訪者を迎える —— パネルを一度に認領できる
 記録もひとつだけ。何をするパネルなのかは、それを認領したウィザードが決めています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -252,51 +252,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">できません。パネルの追加とは、パネルが表示している 6 文字をウィザードに打ち込む
 ことです。認領済みのパネルはそれを表示していません —— ルームやボードを映して
 います。解放すれば、たいてい数秒でコードが戻ってきます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">それとも、他社のソフトが動いていた画面ですか:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Teams や Zoom のスケジュール画面だったパネルは別の問いで、答えはここから先に入る
 前に決まります。Offision が対応しているモデルであること、そして Offision アプリを
 動かせることです。まず
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmpruyh1ku5wv2mur2clua">
+      <w:hyperlink w:history="1" r:id="rId3us3o44fepr6uyhs_bjrl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision が対応する予約パネルのハードウェア</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で
 確かめてください。このページの残りは、すでに Offision に追加されたハードウェアの
 話です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">編集のままで済むこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -344,51 +344,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約パネルか、ミーティングアシスタントか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> どちらも同じルームパネルが違う
 デザインをまとったものなので、記録の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デザイン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の行で切り替えます ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiuoobvl2si1ycsurijc2d">
+      <w:hyperlink w:history="1" r:id="rIdrsk79erkppyhtb3_nrsre">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームの中のミーティングアシスタントパネル</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">その </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デザイン</w:t>
@@ -425,51 +425,51 @@
 このページは、動いているハードウェアを </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">別の</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 記録へ移す話です。故障したパネルの
 交換は </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">同じ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 記録に新しいハードウェアを付けるので、ルームもデザインも通知もその
 まま残ります —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0fef3zib3apez58l7wyuj">
+      <w:hyperlink w:history="1" r:id="rIdp-ssqgyuxtz0sfjybkmbn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">故障したパネルを交換する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">先に解放が要ること</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">それ以外は、別の記録になるため解放が要ります。</w:t>
@@ -640,90 +640,90 @@
       <w:r>
         <w:t xml:space="preserve"> 下部、最後のカードにある
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイスのペアリング解除</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">（以前の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リセット</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">）で、その手前には
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzrjxrxstxwvlp1pcoirmj">
+      <w:hyperlink w:history="1" r:id="rIdsiii5jurm3rvuc-go_2oq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デバイスのパスコード</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 行き先でペアリングする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここから先は、ふつうの初回ペアリングです。このパネルが加わる一覧へ行き、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">追加</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 を選び、ウィザードに答えて、最後に 6 文字を打ち込みます。予約パネルのウィザードは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy-cuech7yrkfjsbm6ml8x">
+      <w:hyperlink w:history="1" r:id="rIdqgvkpcbsuueyr6bvklgwv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルを Offision につなぐ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">が案内しています。
 サイネージのウィザードは、ルームの代わりにコンテンツを尋ねます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">コードは解放前に控えたものを使い回さず、いまパネルから読み直してください。パネルは
 そのあいだに再起動していて、再起動したパネルは違うコードを表示します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -844,51 +844,51 @@
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイスのペアリング解除</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> で解放した場合はどれも残りません。こちらはデバイス
 の保存領域を消すので、パスコードは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">0000</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> に戻り、ペアリングした直後にもう一度
 決め直す価値があります ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvq7fblhuynj4fqqqdnfmd">
+      <w:hyperlink w:history="1" r:id="rIdix782ycfpvwrvqqg-k3xx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの設定を開くパスコードを決める</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1313,51 +1313,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdb1tyucbxtfywhefk6jxgz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdmpruyh1ku5wv2mur2clua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdiuoobvl2si1ycsurijc2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rId0fef3zib3apez58l7wyuj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rIdzrjxrxstxwvlp1pcoirmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdy-cuech7yrkfjsbm6ml8x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdvq7fblhuynj4fqqqdnfmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87de6f193024806694c734da1a7d3a48a3384e42.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ce016b36467bb45895618bf1bf55b983702f2700.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdumi_xagi8zmrfanaisapd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId3us3o44fepr6uyhs_bjrl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdrsk79erkppyhtb3_nrsre" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdp-ssqgyuxtz0sfjybkmbn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rIdsiii5jurm3rvuc-go_2oq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdqgvkpcbsuueyr6bvklgwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdix782ycfpvwrvqqg-k3xx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87de6f193024806694c734da1a7d3a48a3384e42.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ce016b36467bb45895618bf1bf55b983702f2700.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>別の用途で登録したパネルを使い回す</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>