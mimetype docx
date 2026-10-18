--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8a54ihrkrmxipp5nzvocw">
+      <w:hyperlink w:history="1" r:id="rIdrikm_r08y62immvm29n_b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/replace-a-failed-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">故障したパネルは何も持っていきません。映していたルームも、まとっていたデザインも、
 従っていた構成も、握っているライセンスも、すべてコンソール上の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">記録</w:t>
@@ -670,94 +670,94 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">接続状況</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は 1 分ほどでオンラインになり、パネルは正しいルームを表示した状態
 で立ち上がるはずです。選び直すものは何もありません。どれもハードウェア側にあったもの
 ではないからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">行を信用するのではなく、実際に確かめてください。ルームを予約し、パネルの前に立って
 表示が変わるのを見ます。ここでカードを使ってチェックインしているなら、カードも
 タップしてみてください — リーダーの版を間違えて発注していたことに気づく可能性が最も
 高いのが交換のタイミングです。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbgheelrl64zqjh273byee">
+      <w:hyperlink w:history="1" r:id="rIdzz8n6o02k9u12d2ldf02c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision が対応する予約パネルのハードウェア</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">なぜ新しい記録を作ってはいけないのか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">両側で通知が黙るからです。ハードウェアが載っていない記録はまったく監視されません。
 オフラインの監視対象にならず、ペアリング済みのデバイスだけを並べる
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイスモニタリング</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> にも出てきません。つまり交換用に作った新しい記録は、作った
 瞬間から見えないままで、そのあいだ古い記録は監視され続け、引き出しの中にあるパネル
 について人にメールを出し続けます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaje4b-yd00rosbqxm4d-6">
+      <w:hyperlink w:history="1" r:id="rIdktydxboivhs1rwu_ntum5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">オフライン通知が届かない</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">古い記録がライセンスを握ったままなので、新しい記録にもデバイスライセンスが 1 つ必要
 になりますし、その設置場所の履歴も配置も設定も 2 行に分かれてしまいます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -806,51 +806,51 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネル自身の設定は引き継がれません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 言語、表示倍率、パスコードは記録ではなく
 デバイス側にあるので、新しいパネルは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">0000</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> で届きます。壁に付ける前に設定して
 ください —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtanxoj9-qgrb5exq2efdr">
+      <w:hyperlink w:history="1" r:id="rIdiaylld8q4od8hh-plsuh_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの設定を開くパスコードを決める</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -893,51 +893,51 @@
 持ち続けます。ですから古い行を削除するのは、その設置場所自体をやめるときだけで、
 交換の一部として削除してはいけません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">動いているパネルを別の用途へ移す方法ではありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> そちらは別の記録の話で、
 ページも別です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiuveeudtgb8etpsdoqibs">
+      <w:hyperlink w:history="1" r:id="rIduobpde_5-w2iiwv2y7qdf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">別の用途で登録したパネルを使い回す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1362,51 +1362,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8a54ihrkrmxipp5nzvocw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rIdbgheelrl64zqjh273byee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdaje4b-yd00rosbqxm4d-6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../no-offline-email-arrived/" TargetMode="External"/><Relationship Id="rIdtanxoj9-qgrb5exq2efdr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdiuveeudtgb8etpsdoqibs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/99f17acc1a3f1e8bcf32ae880676edf691f4614c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/339807ea018d14bc606e04dc8348d04b51bc9c11.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/619b1894c8bbbd1430ea504a52878584aa4824be.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/835581e254d446859f46f1a06fb31a363b5a1f7e.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrikm_r08y62immvm29n_b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rIdzz8n6o02k9u12d2ldf02c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdktydxboivhs1rwu_ntum5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../no-offline-email-arrived/" TargetMode="External"/><Relationship Id="rIdiaylld8q4od8hh-plsuh_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIduobpde_5-w2iiwv2y7qdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ce016b36467bb45895618bf1bf55b983702f2700.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f310cae1996f3df407d1854e31f1eae188926c17.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/84a7bf958a1d2a66fa1cc9535f379372c7f96c10.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9e48421be2f75c6d28c284725302c755fc4a379c.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>故障したパネルを交換する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>