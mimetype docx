--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrikm_r08y62immvm29n_b">
+      <w:hyperlink w:history="1" r:id="rId6peli9spxzcsgdz_9_zaq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/replace-a-failed-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">故障したパネルは何も持っていきません。映していたルームも、まとっていたデザインも、
 従っていた構成も、握っているライセンスも、すべてコンソール上の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">記録</w:t>
@@ -670,94 +670,94 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">接続状況</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は 1 分ほどでオンラインになり、パネルは正しいルームを表示した状態
 で立ち上がるはずです。選び直すものは何もありません。どれもハードウェア側にあったもの
 ではないからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">行を信用するのではなく、実際に確かめてください。ルームを予約し、パネルの前に立って
 表示が変わるのを見ます。ここでカードを使ってチェックインしているなら、カードも
 タップしてみてください — リーダーの版を間違えて発注していたことに気づく可能性が最も
 高いのが交換のタイミングです。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzz8n6o02k9u12d2ldf02c">
+      <w:hyperlink w:history="1" r:id="rIdjix_cqehssxwsapvepz00">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision が対応する予約パネルのハードウェア</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">なぜ新しい記録を作ってはいけないのか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">両側で通知が黙るからです。ハードウェアが載っていない記録はまったく監視されません。
 オフラインの監視対象にならず、ペアリング済みのデバイスだけを並べる
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デバイスモニタリング</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> にも出てきません。つまり交換用に作った新しい記録は、作った
 瞬間から見えないままで、そのあいだ古い記録は監視され続け、引き出しの中にあるパネル
 について人にメールを出し続けます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdktydxboivhs1rwu_ntum5">
+      <w:hyperlink w:history="1" r:id="rIdksqolwliu8r4koai_wtv4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">オフライン通知が届かない</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">古い記録がライセンスを握ったままなので、新しい記録にもデバイスライセンスが 1 つ必要
 になりますし、その設置場所の履歴も配置も設定も 2 行に分かれてしまいます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -806,51 +806,51 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">パネル自身の設定は引き継がれません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 言語、表示倍率、パスコードは記録ではなく
 デバイス側にあるので、新しいパネルは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">0000</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> で届きます。壁に付ける前に設定して
 ください —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiaylld8q4od8hh-plsuh_">
+      <w:hyperlink w:history="1" r:id="rIdyrkhw36mrpp1fsdhw7tn9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">パネルの設定を開くパスコードを決める</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -893,51 +893,51 @@
 持ち続けます。ですから古い行を削除するのは、その設置場所自体をやめるときだけで、
 交換の一部として削除してはいけません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">動いているパネルを別の用途へ移す方法ではありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> そちらは別の記録の話で、
 ページも別です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduobpde_5-w2iiwv2y7qdf">
+      <w:hyperlink w:history="1" r:id="rId9umaf1tpc3vba_d9klj8i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">別の用途で登録したパネルを使い回す</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1362,51 +1362,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrikm_r08y62immvm29n_b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rIdzz8n6o02k9u12d2ldf02c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdktydxboivhs1rwu_ntum5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../no-offline-email-arrived/" TargetMode="External"/><Relationship Id="rIdiaylld8q4od8hh-plsuh_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIduobpde_5-w2iiwv2y7qdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ce016b36467bb45895618bf1bf55b983702f2700.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f310cae1996f3df407d1854e31f1eae188926c17.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/84a7bf958a1d2a66fa1cc9535f379372c7f96c10.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9e48421be2f75c6d28c284725302c755fc4a379c.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6peli9spxzcsgdz_9_zaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rIdjix_cqehssxwsapvepz00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdksqolwliu8r4koai_wtv4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../no-offline-email-arrived/" TargetMode="External"/><Relationship Id="rIdyrkhw36mrpp1fsdhw7tn9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rId9umaf1tpc3vba_d9klj8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ce016b36467bb45895618bf1bf55b983702f2700.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f310cae1996f3df407d1854e31f1eae188926c17.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/84a7bf958a1d2a66fa1cc9535f379372c7f96c10.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9e48421be2f75c6d28c284725302c755fc4a379c.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>故障したパネルを交換する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>