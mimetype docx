--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfgndr6kmecuhk3kttqjyc">
+      <w:hyperlink w:history="1" r:id="rIdp0yorqsbhzmfxcgtgwa76">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/put-offision-devices-on-a-locked-down-network/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="network-outbound-only-ja" descr="どのデバイスも自分から接続を開きます。内向きの接続は一切ないため、受信方向の規則を書く必要はありません。" title="どのデバイスも自分から接続を開きます。内向きの接続は一切ないため、受信方向の規則を書く必要はありません。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -179,51 +179,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">受信方向のファイアウォール規則も、ポート開放も、VPN も不要です。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 受信ポートをすべて閉じたネットワークでも Offision は動作します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フィルタリングプロキシ経由で使う</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デバイスはブラウザーと同じ、TCP 443 番ポートの通常の外向き HTTPS 通信を使います。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb0ybh9m9dsywphpre_e0z">
+      <w:hyperlink w:history="1" r:id="rIdckq_hwa_e0-fmqnzwqo_m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision が接続するすべてのアドレス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 に記載されたホストを許可したプロキシがあれば十分です。検査から除外する必要も、
 デバイスにグローバルアドレスを割り当てる必要もありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出口は 1 か所で足りります</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -231,73 +231,73 @@
         <w:t xml:space="preserve">Offision のデバイスはすべて</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">同じ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ホストの一覧を使います。デバイスの種類ごとの
 例外はないため、管理された出口が 1 か所あれば全体をまかなえます — パネル、
 キオスク、スクリーン、センサー、コントロールプロセッサー、そして利用者が使う
 アプリまで。この一覧以外にインターネットへの一般的なアクセスは必要ありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">外部への経路が 1 本しかない、分離されたネットワークやクローズドなネットワークでも
 同じです。その経路を
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdojvjvxfzp-swu1c90a7yx">
+      <w:hyperlink w:history="1" r:id="rIddvh3taeabwo6tquqgldn7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">許可リスト</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">のホストに向ければ、
 1 つの規則ですべてのデバイスがまかなえます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">センサーだけは例外で、しかも有利な方向の例外です。多くのセンサーは外向きの経路を
 まったく必要としません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdprbhzewnxzgjqvs8cuejv">
+      <w:hyperlink w:history="1" r:id="rIdbn38wsle0em4y586t_ek6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">どのセンサーに経路が必要か</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ホストは 1 つではなく 3 つ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -385,63 +385,63 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルは表示されるのに更新されない場合、許可リストにライブ更新ホストが
 含まれていません。アプリホストとは別の名前です。両方を確認してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">リージョンによって 2 つが変わります</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">アプリホストとライブ更新ホストは、データセンターごとに異なる名前です。
 アカウントはいずれか 1 つのリージョンにあります。どちらかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp9lwf8lgcmg8v0v8voxim">
+      <w:hyperlink w:history="1" r:id="rIdpia7oxtvxuqm7j_knrucj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">データの保存場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 で確認し、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdofw8vrpkdbz2v4ielsan0">
+      <w:hyperlink w:history="1" r:id="rIdgbuxv1gh_c09gg7p11gmm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">許可リスト</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">の該当する列を使ってください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ペアリング用ホストは共通のため、どのリージョンでも同じです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この記事の対象外</w:t>
@@ -459,51 +459,51 @@
         <w:t xml:space="preserve">建物内のネットワーク。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> コントロールプロセッサーがルーム内のサブネット上の
 AV 機器 — マトリックススイッチャー、テレビ、マイク — に接続する通信は
 ネットワークの外へ出ないため、許可リストには含まれません。これらがプロセッサーと
 別の VLAN にある場合は、社内のルーティングの問題です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サインインできる人の制限。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 許可リストはデバイスが到達できる先を決めるもので、
 到達した先で誰が Offision を使えるかは決めません。サインインの制限は管理コンソールで
 設定します。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde4ui-suleoyexmohexhu2">
+      <w:hyperlink w:history="1" r:id="rIdw1b60fl1k2otkisfuchng">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サインインのセキュリティの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -929,51 +929,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfgndr6kmecuhk3kttqjyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/put-offision-devices-on-a-locked-down-network/" TargetMode="External"/><Relationship Id="rIdb0ybh9m9dsywphpre_e0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdojvjvxfzp-swu1c90a7yx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdprbhzewnxzgjqvs8cuejv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/#&#12475;&#12531;&#12469;&#12540;&#12392;&#29694;&#22580;&#12398;&#27231;&#22120;" TargetMode="External"/><Relationship Id="rIdp9lwf8lgcmg8v0v8voxim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdofw8vrpkdbz2v4ielsan0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIde4ui-suleoyexmohexhu2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/616c3f5eec56f489bd40cfb41c88d11762af45de.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdp0yorqsbhzmfxcgtgwa76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/put-offision-devices-on-a-locked-down-network/" TargetMode="External"/><Relationship Id="rIdckq_hwa_e0-fmqnzwqo_m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIddvh3taeabwo6tquqgldn7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdbn38wsle0em4y586t_ek6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/#&#12475;&#12531;&#12469;&#12540;&#12392;&#29694;&#22580;&#12398;&#27231;&#22120;" TargetMode="External"/><Relationship Id="rIdpia7oxtvxuqm7j_knrucj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdgbuxv1gh_c09gg7p11gmm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdw1b60fl1k2otkisfuchng" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e4bdcca84f7e3be79195a8e3ee181a2f4bdc17ed.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>制限されたネットワークで Offision デバイスを使う</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>