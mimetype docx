--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp0yorqsbhzmfxcgtgwa76">
+      <w:hyperlink w:history="1" r:id="rIduxni0kdqmmtw6wjevbiu_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/devices/put-offision-devices-on-a-locked-down-network/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="network-outbound-only-ja" descr="どのデバイスも自分から接続を開きます。内向きの接続は一切ないため、受信方向の規則を書く必要はありません。" title="どのデバイスも自分から接続を開きます。内向きの接続は一切ないため、受信方向の規則を書く必要はありません。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -179,51 +179,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">受信方向のファイアウォール規則も、ポート開放も、VPN も不要です。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 受信ポートをすべて閉じたネットワークでも Offision は動作します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フィルタリングプロキシ経由で使う</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デバイスはブラウザーと同じ、TCP 443 番ポートの通常の外向き HTTPS 通信を使います。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdckq_hwa_e0-fmqnzwqo_m">
+      <w:hyperlink w:history="1" r:id="rIdbi_9kvzukvk2j-puaf_cw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision が接続するすべてのアドレス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 に記載されたホストを許可したプロキシがあれば十分です。検査から除外する必要も、
 デバイスにグローバルアドレスを割り当てる必要もありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出口は 1 か所で足りります</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -231,73 +231,73 @@
         <w:t xml:space="preserve">Offision のデバイスはすべて</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">同じ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ホストの一覧を使います。デバイスの種類ごとの
 例外はないため、管理された出口が 1 か所あれば全体をまかなえます — パネル、
 キオスク、スクリーン、センサー、コントロールプロセッサー、そして利用者が使う
 アプリまで。この一覧以外にインターネットへの一般的なアクセスは必要ありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">外部への経路が 1 本しかない、分離されたネットワークやクローズドなネットワークでも
 同じです。その経路を
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddvh3taeabwo6tquqgldn7">
+      <w:hyperlink w:history="1" r:id="rIdmgclfgtxby-bg41z_vu4y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">許可リスト</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">のホストに向ければ、
 1 つの規則ですべてのデバイスがまかなえます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">センサーだけは例外で、しかも有利な方向の例外です。多くのセンサーは外向きの経路を
 まったく必要としません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbn38wsle0em4y586t_ek6">
+      <w:hyperlink w:history="1" r:id="rIdmy0dnvpxcpljprq6svb7f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">どのセンサーに経路が必要か</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ホストは 1 つではなく 3 つ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -385,63 +385,63 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルは表示されるのに更新されない場合、許可リストにライブ更新ホストが
 含まれていません。アプリホストとは別の名前です。両方を確認してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">リージョンによって 2 つが変わります</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">アプリホストとライブ更新ホストは、データセンターごとに異なる名前です。
 アカウントはいずれか 1 つのリージョンにあります。どちらかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpia7oxtvxuqm7j_knrucj">
+      <w:hyperlink w:history="1" r:id="rId74mgbyqnclb_02aoeql6t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">データの保存場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 で確認し、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgbuxv1gh_c09gg7p11gmm">
+      <w:hyperlink w:history="1" r:id="rIdp_8f-ojjq0vlkwj5cstnh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">許可リスト</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">の該当する列を使ってください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ペアリング用ホストは共通のため、どのリージョンでも同じです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この記事の対象外</w:t>
@@ -459,51 +459,51 @@
         <w:t xml:space="preserve">建物内のネットワーク。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> コントロールプロセッサーがルーム内のサブネット上の
 AV 機器 — マトリックススイッチャー、テレビ、マイク — に接続する通信は
 ネットワークの外へ出ないため、許可リストには含まれません。これらがプロセッサーと
 別の VLAN にある場合は、社内のルーティングの問題です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">サインインできる人の制限。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 許可リストはデバイスが到達できる先を決めるもので、
 到達した先で誰が Offision を使えるかは決めません。サインインの制限は管理コンソールで
 設定します。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw1b60fl1k2otkisfuchng">
+      <w:hyperlink w:history="1" r:id="rIddhdbsq5vvrcimtjyfmgb6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サインインのセキュリティの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -929,51 +929,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdp0yorqsbhzmfxcgtgwa76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/put-offision-devices-on-a-locked-down-network/" TargetMode="External"/><Relationship Id="rIdckq_hwa_e0-fmqnzwqo_m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIddvh3taeabwo6tquqgldn7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdbn38wsle0em4y586t_ek6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/#&#12475;&#12531;&#12469;&#12540;&#12392;&#29694;&#22580;&#12398;&#27231;&#22120;" TargetMode="External"/><Relationship Id="rIdpia7oxtvxuqm7j_knrucj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdgbuxv1gh_c09gg7p11gmm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdw1b60fl1k2otkisfuchng" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e4bdcca84f7e3be79195a8e3ee181a2f4bdc17ed.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduxni0kdqmmtw6wjevbiu_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/devices/put-offision-devices-on-a-locked-down-network/" TargetMode="External"/><Relationship Id="rIdbi_9kvzukvk2j-puaf_cw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdmgclfgtxby-bg41z_vu4y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdmy0dnvpxcpljprq6svb7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/#&#12475;&#12531;&#12469;&#12540;&#12392;&#29694;&#22580;&#12398;&#27231;&#22120;" TargetMode="External"/><Relationship Id="rId74mgbyqnclb_02aoeql6t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdp_8f-ojjq0vlkwj5cstnh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIddhdbsq5vvrcimtjyfmgb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e4bdcca84f7e3be79195a8e3ee181a2f4bdc17ed.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>制限されたネットワークで Offision デバイスを使う</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>